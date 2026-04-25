--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric PAILHOUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partial deletion within the meiosis-specific sporulation domain SPO22 of Tex11 is not associated with infertility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0309974. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmrt1, un gène majeur de la détermination testiculaire et de la fertilité dans les deux sexes chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), pp. 238-241. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving laboratory animal genetic reporting: LAG-R guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Teboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Amos-Landgraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Birling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve D M Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5574), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49439-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées du génome (&amp;quot;genome editing&amp;quot;) chez les animaux d'élevage : où en est-on en France et en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2023.71031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHX37 and 46, XY DSD : A new Ribosomopathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mcelreavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Bashamboo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000522004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la différenciation gonadique, une étape clé du déterminisme du sexe et de la fertilité à l’âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2022.0883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Characterization of a Testicular Long Non-coding RNA (4930463O16Rik) Identified in the Meiotic Arrest of the Mouse Topaz1–/– Testes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinoic acid synthesis by ALDH1A proteins is dispensable for meiosis initiation in the mouse fetal ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Stevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, p. eaaz1261. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz1261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des techniques de modifications ciblées du génome («Génome Editing») chez les animaux de rente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 maintains the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10:5116 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13060-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual rainbow trout sex determination gene hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.12781-12786. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803826115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification of R-spondin1 signaling induces granulosa cell fate defects and cancers in mouse adult ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. de Cian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bandiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P.I. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.208-218. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2016.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In mammalian foetal testes, SOX9 regulates expression of its target genes by binding to genomic regions with conserved signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Laurent-Chaballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayle K. Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (12), pp.7191 - 7211. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific role for &amp;lt;em&amp;gt;PRND&amp;lt;/em&amp;gt; in goat fetal Leydig cells is suggested by prion family gene expression during gonad development in goats and mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Open Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.4-15. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2211-5463.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex reversal in non-human placental mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (5-6), pp.326-344. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex reversal in vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (5-6), pp.221-222. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000452231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anomalies congénitales héréditaires chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (5), pp.329-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 and its relatives are evolutionary conserved players in gonadal sex differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Trionnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.111-29. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000447611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : Design and Characterization of a 52K SNP Chip for Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of &amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;RSPO1&amp;lt;/em&amp;gt; in ovarian determination, development, and maintenance in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chaboissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.167-184. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide next-generation DNA and RNA sequencing reveals a mutation that perturbs splicing of the phosphatidylinositol glycan anchor biosynthesis class H gene (&amp;lt;em&amp;gt;PIGH&amp;lt;/em&amp;gt;) and causes arthrogryposis in Belgian Blue cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Tamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1528-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularité du freemartinisme chez les ovins : à propos d’un cas d’intersexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Broussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (359 (Part 1)), pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a germ cell specific factor, is essential for male meiotic progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth-Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 406 (2), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the prion protein family in the gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a 52K SNP chip for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica I. Medugorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide association study points out the causal implication of SOX9 in the sex-reversal phenotype in XX pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rousseau Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat-Gernigon Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Thouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad differentiation in the rabbit: evidence of species-specific features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenesis applied to goat: current applications and ongoing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.1183-1190. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-012-9618-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling the story of XX sex reversal in the goat: highlighting the sex-crossroad in domestic mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1-3), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WNT4 and RSPO1 together are required for cell proliferation in the early mouse gonad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (23), pp.4461-72. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.078972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation du sexe: Acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (10), pp.859-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a novel germ cell-specific expressed gene conserved during evolution across vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne A. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan R. Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas J. N. Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of R-spondin1 and Foxl2 amplifies female-to-male sex-reversal in XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, le gardien de l’identité ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (26), pp.470-473. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2010265470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of goat SRY protein expression suggests putative new roles for this gene in the developing testis of a species with long-lasting SRY expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (12), pp.3324-3335. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.22452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat RSPO1 over-expression rescues sex-reversal in Rspo1-knockout XX mice but does not perturb testis differentiation in XY or sex-reversed XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (4), pp.649-654. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9247-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism Analysis of Microsatellites Associated with Seven Candidate Genes for Equine Cryptorchidism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Diribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Péchayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.37-41. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2008.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 is required for normal epithelial morphogenesis during mammary gland development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 390 (3), pp.1040-1043. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.10.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and FOXL2 act into two distinct cellular types during goat ovarian differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (36), 16p. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-8-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prnp knockdown in transgenic mice using RNA interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Gallozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Le Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.783-791. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-008-9179-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential aggregation and functional impairment induced by polyalanine expansions in FOXL2, a transcription factor involved in cranio-facial and ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Moumné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dipietromaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (7), pp.1010-1019. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddm373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (436), 12p. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat PRND expression pattern suggests its involvement in early sex differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Gallozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236, pp.836-842. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.21066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat SRY induces testis development in XX transgenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 580 (15), pp.3715-3720. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of the PIS mutation in goats and its impact on understanding mammalian sex-differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (1), pp.s55-s64. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2004025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian-specific expression of a new gene regulated by the goat PIS region and transcribed by a FOXL2 bidirectional promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of the PIS mutation in goats and its impact on understanding mammalian sex-differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (Suppl. 1), pp.S55-S64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3), pp.377-382. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of chicken homolog of the FOXL2 gene and comparison of its expression patterns with those of aromatase during ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 231, pp.859-870. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.20189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des inversions sexuelles à la compréhension de la différenciation des gonades chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Clinique Endocrinologie et Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression studies of the PIS-regulated genes suggest different mechanisms of sex determination within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101, pp.199-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and expression of FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.916-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis of female-to-male sex-reversal in XX polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 224, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of intersexuality in pigs associated with a de novo paracentric inversion 9 (p1.2; p2.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Darré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testis determination in mammals : more questions than answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Veitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salas-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ottolenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 179, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of female-to-male sex reversal in 38,XX fetal and postnatal pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 222, pp.328-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 11.7-kb delection triggers intersexuality and polledness in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Taourit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 29, pp.453-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian gonodal differentiation : the pig model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of domestic animals to the identification of new genes involved in sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 290, pp.700-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian sex reversal and intersexuality: deciphering the sex-determination cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (11), pp.488-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcription-polymerase chain reaction analysis of genes involved in gonadal differentiation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.741-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution human/goat comparative map of the goat polled/intersex syndrome (PIS): the human homologue is contained in a human YAC from HSA3q23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustry-Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goldammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'intersexualité chez l'homme et l'animal domestique. Apport en matière de différenciation sexuelle chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond E. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (3), pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and characterization of a mutation in the porcine DAX1 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (5), pp.401-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Dax-1 gene: isolation and expression during gonadal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 135, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of the polled/intersex locus (PIS) in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oustry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ovine SOX2 gene : sequence, chromosomal localization and gonadal expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gianquinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 189, pp.143-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of intersexuality to breeding and reproductive biotechnology programs : XX sex reversal in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pelliniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kuopio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping in pig of genes involved in sexual differentiation : AMH, WT1, FTZF1, SOX2, SOX9, ACH, and placental and embryonic CYP19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76, pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass production of genetic markers from a limited number of sorted chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of the polled/intersex locus (PIS) in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (2), pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping in pig of genes involved in sexual differentiation : AMH, CYP19, DAX1, SF1, SOX2, SOX9 and WT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ovine SRY trasncript and developmental expression of genes involved in sexual differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abou-Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gianquinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirszenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 40, pp.567-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX maleness : contribution of animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond E. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24 (9), pp.624-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of mouse aldose reductase. Comparison with the androgen-dependent protein from mouse vas deferens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daoudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Advances. Steroid Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep gene mapping: assignment of ALDOB, CYP19, WT and SOX2 by somatic cell hybrid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26, pp.331-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of an XY mare with gonadal dysgenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hereditas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 122, pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary conservation of a microsatellite in the wilms tumour (WT) gene : mapping in sheep and cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saïda-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 70, pp.112-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of 60, XX pseudohermaphrodite polled goats for the presence of SRY and ZFY genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Darré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 100, pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of a full-length cDNA coding for ovin aldolase B from fetal mesonephros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gianquinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirszenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1219, pp.223-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of 38XX males with genital ambiguities and true hermaphrodites in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.299-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a functional androgen response element in the promoter of the gene for the androgen-regulated aldose reductase-like protein specific to the mouse vas deferens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Veyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 269 (8), pp.5857-5864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic organization and DNA sequence of the mouse vas deferens androgen-reguated protein gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 42 (6), pp.561-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic organization and DNA sequence of the mouse vas deferens androgen-regulated protein gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Veyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 42 (6), pp.561-568. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0960-0760(92)90445-O⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of expression of the mRNA encoding a major protein of the mouse vas deferens after neonatal exposure to oestrogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 7, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation de l'ADNc et du gene correspondant a une proteine androgeno-dependante du canal deferent de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 52, pp.437-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgen dependence during development of the mouse vas deferens protein mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 76, pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgen-dependent protein from mouse vas deferens. cDNA cloning and protein homology with the aldo-keto reductase superfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Veyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 265 (32), pp.19932-19936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgen regulation of the mRNA encoding a major protein of the mouse vas deferens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 72, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation sexuelle des gonades et de l'appareil génital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des régions non codantes à l'épigénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution génomique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics of sex determination in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive genomics in domestic animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2010, 978-0-8138-1784-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genetics of sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normal and abnormal sexual differentiation: From genes to patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (3), Thieme Medical Publishers, 2002, Seminars in Reproductive Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déterminisme du sexe : son contrôle génetique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ottolenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Veitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction chez les mammifères et l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions Ellipses, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées du génome chez les mammifères domestiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'académie d'agriculture de France : reproduction animale et biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumigen: new breeding tools in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P L Calus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H A Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Carabaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new breeding tools in a context of climate change: first results of the RUMIGEN project on new phenotypes for heat tolerance traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vandenplas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Carabaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th ICAR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR, May 2022, Montréal Québec, Canada. pp. 195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 suppression disrupts the expression of testicular long non-coding RNAs during murine spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual edition, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sdy, the unusual rainbow trout sex determination gene, hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Integrative Salmonid Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BBSRC Roslin Institute. GBR., Nov 2019, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional rewiring, post-transcriptional regulation and neo-functionalization: how the master sex-determining gene of medaka was born</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Paradigm shift in sex chromosome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute of Freshwater Ecology and Inland Fisheries (IGB). DEU., Sep 2019, Berlin, Germany. 42 p., </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of farm mammlian models to the understanding of sex determination and gonadal differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproduction Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Conferences (GRC). USA., Jul 2018, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome des animaux d’élevage dans le monde: quelles applications, quelles règlementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution CRISPR-Cas 9 en élevage: Les nouvelles techniques de ré-écriture du génome des animaux de rente par mutagénèse ciblée ont elles une place en Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genome editing approaches to decipher the gonadal differentiation pathway in non-rodent mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Livestock and Artificial Reproduction Application Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Livestock Research Institute (TLRI). CHN., Oct 2018, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrogens are key differentiating hormones in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Kona, Hawaï, United States. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as experimental model for studying the functions of genes using the new genome editing technologies: the example of AROMATASE-/- Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utah State University (USU). USA., Jun 2018, Park City Utah, United States. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the long-range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées du génome des animaux de rentes : comment et pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2017 "Les OGM : Des risques et des enjeux?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Toxicologie (ARET). FRA., Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et développement sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées nationales de la Socièté de Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Médecine de la Reproduction. FRA., Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SdY&amp;quot;, the bizarre master sex determinant of salmonids, triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad differentiation in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iBV - Institute of Biology Valrose Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Biologie Valrose (IBV). FRA., Dec 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved genomic signature defines fetal sertoli cell fate in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chaballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawaii. USA., Apr 2015, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic cascade of sex determination in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Endocrine Society. USA., Apr 2015, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does, SDY, the unusual master sex determining factor of salmonids, triggers testicular differentiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dmxl2 invalidation on murine ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lapin : un nouveau modèle pour l'étude des mécanismes moléculaires qui régulent la différenciation des gonades au cours du développement précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn, anomalies congénitales chez le porc ; cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 endometrial expression is impacted by P4 and not IFNT in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRF Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socoety for Reproduction and Fertility (SRF). GBR., Jul 2012, Edinbourg, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn - anomalies congénitales chez le porc ; cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque Agenae/Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as an efficient model for functional studies of gonad differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non coding RNAs and sex determining gene regulation in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 invalidation in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fine genetic analysis of congenital diseases in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rousseau Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. ISAG Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, availability of an international 50K SNP chip and RH panel: an update of the international goat genome consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conference of the Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant &amp; Animal Genome (PAG). USA., Jan 2012, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Course on non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high density SNP International Goat Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Johari Jiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de causes génétiques des anomalies congénitales majeures chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Orlando (Florida), United States. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and chromatin modifications control long-range regulation of FOXL2, the key gene for ovarian differentiation in goat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and development programming conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation génique chez la chèvre : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire du Réseau EFOR "Nouvelles Technologies pour les Etudes Fonctionnelles chez les Organismes Modèles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau EFOR (Etude Fonctionnelle chez les Organismes Modèles). FRA., Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal periconceptional undernutrition in sheep: effects on male lambs' physiology and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Perinatal Nephrology:Early Determinants of Renal Function &amp; Disease at Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France. pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of sheep as biomedical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heralkion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal periconceptional undernutrition in sheep: effects on male lambs' physiology and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Meeting AETE (Association Européeenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Biodola, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ruminant models in biomedical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIN Stakeholders' Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish National Research Institute of Animal Production. POL., Mar 2010, Cracow-Balice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEGOD: Transgenic studies of early acting genes in ovarian development in mouse and goats (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chaboissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New long non-coding RNAs are associated with long-range regulation of FOXL2 in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Advanced Training Centre -The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). Heidelberg,, DEU., Oct 2010, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development: a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI:Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Mammalian Folliculogenesis and oogenesis : from basic science to the clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Potsdam, Germany. p:18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rspo1 is essential to normal mammary gland development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats as an alternative sex-determination model within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journée Jean-Claude Dreyfus "La reproduction humaine" Institut Cochin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and Foxl2 double invalidation in mice: toward an understanding of the molecular interactions between two major ovarian differentiating pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEGOD : Transgenic studies of Early acting Genes in Ovarian Development in mouse and goats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chaboissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque Agenae-Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’expression de la protéine SRY au cours du développement testiculaire chez le bouc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats, an alternative sex-determination model within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation de Foxl2 et R-spondin1 chez la souris: étude de deux voies de différenciation ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the role of R-spondin genes in mammary gland development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic instability following somatic cell nuclear transfer in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 is required to normal epithelial morphogenesis during mammary gland development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Salve Regina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonadal differentiation in mammals: the goat as an alternative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IGMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as model for studying ovarian differentiation in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goat-specific anti-SRY antibody: Preliminary rsults ongoat SRY protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000195677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as a Model for Studying R-Spondin Involvement in Ovarian Differentiation in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic effects of the Polled Intersex Syndrome (PIS mutation) in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moleda Summer School: "Non-viral gene transfer into muscle and skin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Evry, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete sequencing of this pis locus in goat (500 KB) leads to the discovery of new pis-regulated transcripts expressed in ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hawaii, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX sex-reversal in mouse transgenic for a 90 KB-fragment encompassing the goat sry gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Transgenic Technology Meeting (TT2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence et caractérisation d'un troisième gène, PFOXic, régulé par la région PIS chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homologue du gène FOXL2 chez le poulet. L'étude comparative des profils d'expression des gènes CFOXL2 et aromatase dans les gonades d'embryons de poulet après l'inversion sexuelle induite par un inhibiteur d'aromatase ou l'oestradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle murin est-il représentatif des mammifères?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further observations on the roles of FOXL2 in ovarian. Differentiation and function in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental physiology and perinal development in poultry Adaptation in poultry: the impact of environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reproduction in Vertebrates and Man held in honor of Charles Thibault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX sex reversion in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pelliniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 IETS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nice, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of the polled/intersex locus (PIS) in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping in pig of genes involved in sexual differentiation: AMH, CYP19, DAX1, SF1, SOX2, SOX9 and WT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès International de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX maleness : contribution of animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond E. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genetic analysis of intersexuality in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersexualite chez le porc : aspects physiologiques et genetiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and genetical study of polled/intersex goats. Genetic mapping of the chromosomal region involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la société française de génétique et de la société française de biologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersexualité chez les animaux domestiques : un modèle d'étude de la différenciation gonadique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Darré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. de Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-SFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, histological and cytogenetic observations on seven polled intersex goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium Toulouse-Munich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une étiquette FLAG à la protéine TOPAZ1 par recombinaison homologue directement dans le zygote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals : link with Topaz1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bizarre master sex determinant of salmonids triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics during spermatogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproductive Gordon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lucca, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the distal regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: an actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of genes involved in the mechanisms of sex differentiation: phenotype of the aromatase knockout (ArKO) rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes de la mortalité embryonnaire ou fœtale de 2 mutants bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation of &amp;lt;em&amp;gt;Dmxl2&amp;lt;/em&amp;gt; in female germ cells and fertility trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of gene pathways involved in gonad differentiation in foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of genes involved in major congenital diseases in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rousseau Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel models and strategies to unravel the genetic pathways involved in horn ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Leguienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perinatal undernutrition in Merinos d’Arles ewes on physiology and reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1) (S1), pp.S12-S13, 2013, Founding meeting of SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn, anomalies congénitales chez le porc : cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agenae/Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary. Reproduction in Domestic Animals, 43 (Suppl. 3), pp.145-145, 2008, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01234.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex reversal in vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 10 (5-6) Special Issue, 129 p., 2016, Sexual Development, 978-3-318-06010-2. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/isbn.978-3-318-06011-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 safeguards the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 to Determine the Number and Topology of Horns in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric PAILHOUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmrt1, un gène majeur de la détermination testiculaire et de la fertilité dans les deux sexes chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), pp. 238-241. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partial deletion within the meiosis-specific sporulation domain SPO22 of Tex11 is not associated with infertility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0309974. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving laboratory animal genetic reporting: LAG-R guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Teboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Amos-Landgraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Birling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve D M Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5574), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49439-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées du génome (&amp;quot;genome editing&amp;quot;) chez les animaux d'élevage : où en est-on en France et en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2023.71031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHX37 and 46, XY DSD : A new Ribosomopathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mcelreavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Bashamboo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000522004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la différenciation gonadique, une étape clé du déterminisme du sexe et de la fertilité à l’âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2022.0883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Characterization of a Testicular Long Non-coding RNA (4930463O16Rik) Identified in the Meiotic Arrest of the Mouse Topaz1–/– Testes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinoic acid synthesis by ALDH1A proteins is dispensable for meiosis initiation in the mouse fetal ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Stevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, p. eaaz1261. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz1261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des techniques de modifications ciblées du génome («Génome Editing») chez les animaux de rente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 maintains the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10:5116 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13060-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual rainbow trout sex determination gene hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.12781-12786. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803826115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In mammalian foetal testes, SOX9 regulates expression of its target genes by binding to genomic regions with conserved signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Laurent-Chaballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayle K. Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (12), pp.7191 - 7211. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification of R-spondin1 signaling induces granulosa cell fate defects and cancers in mouse adult ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. de Cian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bandiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P.I. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.208-218. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2016.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : Design and Characterization of a 52K SNP Chip for Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of &amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;RSPO1&amp;lt;/em&amp;gt; in ovarian determination, development, and maintenance in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chaboissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.167-184. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex reversal in non-human placental mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (5-6), pp.326-344. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000448361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific role for &amp;lt;em&amp;gt;PRND&amp;lt;/em&amp;gt; in goat fetal Leydig cells is suggested by prion family gene expression during gonad development in goats and mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Open Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.4-15. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2211-5463.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex reversal in vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (5-6), pp.221-222. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000452231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anomalies congénitales héréditaires chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (5), pp.329-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 and its relatives are evolutionary conserved players in gonadal sex differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaowei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Trionnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.111-29. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000447611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a germ cell specific factor, is essential for male meiotic progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth-Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 406 (2), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide next-generation DNA and RNA sequencing reveals a mutation that perturbs splicing of the phosphatidylinositol glycan anchor biosynthesis class H gene (&amp;lt;em&amp;gt;PIGH&amp;lt;/em&amp;gt;) and causes arthrogryposis in Belgian Blue cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Tamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1528-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularité du freemartinisme chez les ovins : à propos d’un cas d’intersexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Broussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (359 (Part 1)), pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the prion protein family in the gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a 52K SNP chip for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide association study points out the causal implication of SOX9 in the sex-reversal phenotype in XX pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rousseau Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat-Gernigon Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Thouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica I. Medugorac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan S. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad differentiation in the rabbit: evidence of species-specific features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenesis applied to goat: current applications and ongoing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.1183-1190. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-012-9618-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling the story of XX sex reversal in the goat: highlighting the sex-crossroad in domestic mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1-3), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WNT4 and RSPO1 together are required for cell proliferation in the early mouse gonad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (23), pp.4461-72. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.078972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a novel germ cell-specific expressed gene conserved during evolution across vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne A. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan R. Le Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas J. N. Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation du sexe: Acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (10), pp.859-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of R-spondin1 and Foxl2 amplifies female-to-male sex-reversal in XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000334517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of goat SRY protein expression suggests putative new roles for this gene in the developing testis of a species with long-lasting SRY expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (12), pp.3324-3335. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.22452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, le gardien de l’identité ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (26), pp.470-473. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2010265470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 is required for normal epithelial morphogenesis during mammary gland development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 390 (3), pp.1040-1043. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.10.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat RSPO1 over-expression rescues sex-reversal in Rspo1-knockout XX mice but does not perturb testis differentiation in XY or sex-reversed XX mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (4), pp.649-654. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-009-9247-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism Analysis of Microsatellites Associated with Seven Candidate Genes for Equine Cryptorchidism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Diribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Péchayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.37-41. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2008.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (436), 12p. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential aggregation and functional impairment induced by polyalanine expansions in FOXL2, a transcription factor involved in cranio-facial and ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Moumné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dipietromaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (7), pp.1010-1019. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddm373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and FOXL2 act into two distinct cellular types during goat ovarian differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (36), 16p. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-8-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prnp knockdown in transgenic mice using RNA interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Gallozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Le Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.783-791. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-008-9179-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat PRND expression pattern suggests its involvement in early sex differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Gallozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236, pp.836-842. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.21066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat SRY induces testis development in XX transgenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 580 (15), pp.3715-3720. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of the PIS mutation in goats and its impact on understanding mammalian sex-differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (1), pp.s55-s64. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2004025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian-specific expression of a new gene regulated by the goat PIS region and transcribed by a FOXL2 bidirectional promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of the PIS mutation in goats and its impact on understanding mammalian sex-differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (Suppl. 1), pp.S55-S64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3), pp.377-382. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of chicken homolog of the FOXL2 gene and comparison of its expression patterns with those of aromatase during ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 231, pp.859-870. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.20189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des inversions sexuelles à la compréhension de la différenciation des gonades chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Clinique Endocrinologie et Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression studies of the PIS-regulated genes suggest different mechanisms of sex determination within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 101, pp.199-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis of female-to-male sex-reversal in XX polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 224, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of intersexuality in pigs associated with a de novo paracentric inversion 9 (p1.2; p2.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Darré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and expression of FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.916-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testis determination in mammals : more questions than answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Veitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salas-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ottolenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 179, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of female-to-male sex reversal in 38,XX fetal and postnatal pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sundström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 222, pp.328-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 11.7-kb delection triggers intersexuality and polledness in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Taourit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 29, pp.453-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian gonodal differentiation : the pig model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of domestic animals to the identification of new genes involved in sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 290, pp.700-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian sex reversal and intersexuality: deciphering the sex-determination cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (11), pp.488-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution human/goat comparative map of the goat polled/intersex syndrome (PIS): the human homologue is contained in a human YAC from HSA3q23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustry-Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goldammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcription-polymerase chain reaction analysis of genes involved in gonadal differentiation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.741-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'intersexualité chez l'homme et l'animal domestique. Apport en matière de différenciation sexuelle chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond E. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (3), pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and characterization of a mutation in the porcine DAX1 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (5), pp.401-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Dax-1 gene: isolation and expression during gonadal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 135, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of the polled/intersex locus (PIS) in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oustry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ovine SOX2 gene : sequence, chromosomal localization and gonadal expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gianquinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 189, pp.143-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of intersexuality to breeding and reproductive biotechnology programs : XX sex reversal in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pelliniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kuopio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping in pig of genes involved in sexual differentiation : AMH, WT1, FTZF1, SOX2, SOX9, ACH, and placental and embryonic CYP19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76, pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass production of genetic markers from a limited number of sorted chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of the polled/intersex locus (PIS) in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (2), pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping in pig of genes involved in sexual differentiation : AMH, CYP19, DAX1, SF1, SOX2, SOX9 and WT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ovine SRY trasncript and developmental expression of genes involved in sexual differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abou-Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gianquinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirszenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 40, pp.567-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX maleness : contribution of animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond E. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24 (9), pp.624-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of mouse aldose reductase. Comparison with the androgen-dependent protein from mouse vas deferens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Daoudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Advances. Steroid Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep gene mapping: assignment of ALDOB, CYP19, WT and SOX2 by somatic cell hybrid analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26, pp.331-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of an XY mare with gonadal dysgenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hereditas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 122, pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary conservation of a microsatellite in the wilms tumour (WT) gene : mapping in sheep and cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saïda-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 70, pp.112-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a functional androgen response element in the promoter of the gene for the androgen-regulated aldose reductase-like protein specific to the mouse vas deferens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Veyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 269 (8), pp.5857-5864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of 60, XX pseudohermaphrodite polled goats for the presence of SRY and ZFY genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Darré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 100, pp.491-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of a full-length cDNA coding for ovin aldolase B from fetal mesonephros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gianquinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Servel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirszenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1219, pp.223-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of 38XX males with genital ambiguities and true hermaphrodites in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.299-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic organization and DNA sequence of the mouse vas deferens androgen-reguated protein gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 42 (6), pp.561-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic organization and DNA sequence of the mouse vas deferens androgen-regulated protein gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Veyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 42 (6), pp.561-568. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0960-0760(92)90445-O⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of expression of the mRNA encoding a major protein of the mouse vas deferens after neonatal exposure to oestrogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 7, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation de l'ADNc et du gene correspondant a une proteine androgeno-dependante du canal deferent de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 52, pp.437-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgen dependence during development of the mouse vas deferens protein mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 76, pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgen regulation of the mRNA encoding a major protein of the mouse vas deferens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 72, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgen-dependent protein from mouse vas deferens. cDNA cloning and protein homology with the aldo-keto reductase superfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Veyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 265 (32), pp.19932-19936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation sexuelle des gonades et de l'appareil génital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des régions non codantes à l'épigénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution génomique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics of sex determination in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive genomics in domestic animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2010, 978-0-8138-1784-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular genetics of sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normal and abnormal sexual differentiation: From genes to patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (3), Thieme Medical Publishers, 2002, Seminars in Reproductive Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déterminisme du sexe : son contrôle génetique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ottolenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Veitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fellous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction chez les mammifères et l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions Ellipses, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées du génome chez les mammifères domestiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'académie d'agriculture de France : reproduction animale et biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumigen: new breeding tools in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P L Calus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H A Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Carabaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new breeding tools in a context of climate change: first results of the RUMIGEN project on new phenotypes for heat tolerance traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vandenplas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Carabaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th ICAR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR, May 2022, Montréal Québec, Canada. pp. 195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 suppression disrupts the expression of testicular long non-coding RNAs during murine spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual edition, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sdy, the unusual rainbow trout sex determination gene, hijacked the canonical vertebrate gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Integrative Salmonid Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BBSRC Roslin Institute. GBR., Nov 2019, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional rewiring, post-transcriptional regulation and neo-functionalization: how the master sex-determining gene of medaka was born</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kneitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Regensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Paradigm shift in sex chromosome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute of Freshwater Ecology and Inland Fisheries (IGB). DEU., Sep 2019, Berlin, Germany. 42 p., </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as experimental model for studying the functions of genes using the new genome editing technologies: the example of AROMATASE-/- Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utah State University (USU). USA., Jun 2018, Park City Utah, United States. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of farm mammlian models to the understanding of sex determination and gonadal differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproduction Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Conferences (GRC). USA., Jul 2018, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome des animaux d’élevage dans le monde: quelles applications, quelles règlementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution CRISPR-Cas 9 en élevage: Les nouvelles techniques de ré-écriture du génome des animaux de rente par mutagénèse ciblée ont elles une place en Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrogens are key differentiating hormones in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Kona, Hawaï, United States. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genome editing approaches to decipher the gonadal differentiation pathway in non-rodent mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Livestock and Artificial Reproduction Application Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Livestock Research Institute (TLRI). CHN., Oct 2018, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et développement sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées nationales de la Socièté de Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Médecine de la Reproduction. FRA., Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SdY&amp;quot;, the bizarre master sex determinant of salmonids, triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the long-range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées du génome des animaux de rentes : comment et pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2017 "Les OGM : Des risques et des enjeux?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Toxicologie (ARET). FRA., Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved genomic signature defines fetal sertoli cell fate in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massilva Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chaballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawaii. USA., Apr 2015, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad differentiation in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iBV - Institute of Biology Valrose Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Biologie Valrose (IBV). FRA., Dec 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic cascade of sex determination in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Endocrine Society. USA., Apr 2015, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does, SDY, the unusual master sex determining factor of salmonids, triggers testicular differentiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dmxl2 invalidation on murine ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lapin : un nouveau modèle pour l'étude des mécanismes moléculaires qui régulent la différenciation des gonades au cours du développement précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Course on non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 endometrial expression is impacted by P4 and not IFNT in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRF Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socoety for Reproduction and Fertility (SRF). GBR., Jul 2012, Edinbourg, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn - anomalies congénitales chez le porc ; cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque Agenae/Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as an efficient model for functional studies of gonad differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn, anomalies congénitales chez le porc ; cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non coding RNAs and sex determining gene regulation in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 invalidation in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fine genetic analysis of congenital diseases in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rousseau Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. ISAG Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, availability of an international 50K SNP chip and RH panel: an update of the international goat genome consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conference of the Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant &amp; Animal Genome (PAG). USA., Jan 2012, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de causes génétiques des anomalies congénitales majeures chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high density SNP International Goat Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Johari Jiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Orlando (Florida), United States. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation génique chez la chèvre : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire du Réseau EFOR "Nouvelles Technologies pour les Etudes Fonctionnelles chez les Organismes Modèles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau EFOR (Etude Fonctionnelle chez les Organismes Modèles). FRA., Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and chromatin modifications control long-range regulation of FOXL2, the key gene for ovarian differentiation in goat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and development programming conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Biodola, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ruminant models in biomedical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIN Stakeholders' Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish National Research Institute of Animal Production. POL., Mar 2010, Cracow-Balice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEGOD: Transgenic studies of early acting genes in ovarian development in mouse and goats (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chaboissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal periconceptional undernutrition in sheep: effects on male lambs' physiology and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Perinatal Nephrology:Early Determinants of Renal Function &amp; Disease at Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France. pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of sheep as biomedical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heralkion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal periconceptional undernutrition in sheep: effects on male lambs' physiology and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Meeting AETE (Association Européeenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New long non-coding RNAs are associated with long-range regulation of FOXL2 in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Advanced Training Centre -The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). Heidelberg,, DEU., Oct 2010, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development: a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI:Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonadal differentiation in mammals: the goat as an alternative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IGMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 is required to normal epithelial morphogenesis during mammary gland development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Salve Regina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats as an alternative sex-determination model within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journée Jean-Claude Dreyfus "La reproduction humaine" Institut Cochin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-spondin1 and Foxl2 double invalidation in mice: toward an understanding of the molecular interactions between two major ovarian differentiating pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEGOD : Transgenic studies of Early acting Genes in Ovarian Development in mouse and goats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chaboissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque Agenae-Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’expression de la protéine SRY au cours du développement testiculaire chez le bouc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goats, an alternative sex-determination model within mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Biology of Vertebreate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Mammalian Folliculogenesis and oogenesis : from basic science to the clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Potsdam, Germany. p:18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rspo1 is essential to normal mammary gland development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRY protein expression during testis development in goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Kona, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation de Foxl2 et R-spondin1 chez la souris: étude de deux voies de différenciation ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Treier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the role of R-spondin genes in mammary gland development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic instability following somatic cell nuclear transfer in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as a Model for Studying R-Spondin Involvement in Ovarian Differentiation in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat as model for studying ovarian differentiation in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Buscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goat-specific anti-SRY antibody: Preliminary rsults ongoat SRY protein expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000195677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic effects of the Polled Intersex Syndrome (PIS mutation) in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moleda Summer School: "Non-viral gene transfer into muscle and skin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Evry, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete sequencing of this pis locus in goat (500 KB) leads to the discovery of new pis-regulated transcripts expressed in ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hawaii, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX sex-reversal in mouse transgenic for a 90 KB-fragment encompassing the goat sry gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Transgenic Technology Meeting (TT2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxl2 gene and the development of the ovary: a story about goat, mouse, fish and woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reproduction in Vertebrates and Man held in honor of Charles Thibault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence et caractérisation d'un troisième gène, PFOXic, régulé par la région PIS chez la chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homologue du gène FOXL2 chez le poulet. L'étude comparative des profils d'expression des gènes CFOXL2 et aromatase dans les gonades d'embryons de poulet après l'inversion sexuelle induite par un inhibiteur d'aromatase ou l'oestradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle murin est-il représentatif des mammifères?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further observations on the roles of FOXL2 in ovarian. Differentiation and function in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental physiology and perinal development in poultry Adaptation in poultry: the impact of environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX sex reversion in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pelliniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 IETS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nice, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of the polled/intersex locus (PIS) in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XX maleness : contribution of animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond E. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping in pig of genes involved in sexual differentiation: AMH, CYP19, DAX1, SF1, SOX2, SOX9 and WT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès International de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genetic analysis of intersexuality in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersexualite chez le porc : aspects physiologiques et genetiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and genetical study of polled/intersex goats. Genetic mapping of the chromosomal region involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la société française de génétique et de la société française de biologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersexualité chez les animaux domestiques : un modèle d'étude de la différenciation gonadique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Darré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. de Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-SFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, histological and cytogenetic observations on seven polled intersex goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium Toulouse-Munich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une étiquette FLAG à la protéine TOPAZ1 par recombinaison homologue directement dans le zygote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Branthonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals : link with Topaz1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bizarre master sex determinant of salmonids triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaka Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics during spermatogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Reproductive Gordon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lucca, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the distal regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: an actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of genes involved in the mechanisms of sex differentiation: phenotype of the aromatase knockout (ArKO) rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes de la mortalité embryonnaire ou fœtale de 2 mutants bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation of &amp;lt;em&amp;gt;Dmxl2&amp;lt;/em&amp;gt; in female germ cells and fertility trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of gene pathways involved in gonad differentiation in foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of genes involved in major congenital diseases in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rousseau Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel models and strategies to unravel the genetic pathways involved in horn ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Leguienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perinatal undernutrition in Merinos d’Arles ewes on physiology and reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1) (S1), pp.S12-S13, 2013, Founding meeting of SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn, anomalies congénitales chez le porc : cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agenae/Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary. Reproduction in Domestic Animals, 43 (Suppl. 3), pp.145-145, 2008, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01234.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex reversal in vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 10 (5-6) Special Issue, 129 p., 2016, Sexual Development, 978-3-318-06010-2. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/isbn.978-3-318-06011-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUNX1 safeguards the identity of the fetal ovary through an interplay with FOXL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lecluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 to Determine the Number and Topology of Horns in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ghieh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pailhoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Teboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Amos-Landgraf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J Benavides" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D M Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49439-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mcelreavey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Bashamboo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0883" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298848v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.700290" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Rolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stevant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70595" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Grimm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chalmel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13060-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Cian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bandiera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P.I. Vidal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.191" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Lavery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laurent-Chaballier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellora" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle K. Philip" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx328" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Parma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448361" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000452231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448667" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sartelet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanbo Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Tamma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1528-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaban" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brass" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesueur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth-Prosper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632043v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019568v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086227" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rousseau Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon Mercat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Thouly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079882" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004457v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060451" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9618-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7Z0ZXZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Bradford" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P Gregoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.078972" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chassot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334517" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265470" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;chayre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2008.11.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5NRQFZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pechoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.104" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666558v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Pinheiro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-8-36" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657440v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-008-9179-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08BBF2C587B75C38A7BB368648A4865E7ABC6FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665177v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Moumn&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm373" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658492v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-436" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661672v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21066" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671292v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672029v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.02.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6S1F3P7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond P. Cribiu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900568v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005028" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681383v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675835v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cocquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaubert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681363v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670807v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Veitia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salas-Cortes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ottolenghi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parma" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678865v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673308v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684908v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691627v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goldammer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697982v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693785v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689476v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689451v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oustry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Payen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gianquinto" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Pennec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689923v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelliniemi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbosa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuopio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695029v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685667v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692273v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693397v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694438v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou-Mehri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686909v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707191v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daoudal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712907v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saidi-Mehtar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699315v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703625v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sa&#239;da-Mehtar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710497v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710505v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704807v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Popescu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713254v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705252v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137411v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssiere" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(92)90445-O" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMTBLV2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706573v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Faucher" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709836v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704292v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Veyssiere" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699415v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797379v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193631v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830774v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833619v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Veitia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195840v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P L Calus" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Mulder" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Caraba&#241;o" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478350v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mattalia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vandenplas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298411v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788207v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737803v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786144v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605214v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603362v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603195v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797559v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741283v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaballier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cammas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740614v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189842v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019561v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193921v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Pierre Martineau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193832v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019231v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019233v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019236v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744795v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019243v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Heuven" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194170v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Johari Jiken" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190211v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019349v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rosefort" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Viudes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191306v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807671v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817016v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173499v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752535v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817553v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer Torbati" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755267v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193662v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817294v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754446v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819495v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842098v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811982v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815525v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Treier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193526v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758411v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822885v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758059v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193598v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscara" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812801v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753828v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752007v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751764v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817411v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814693v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764251v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764365v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764507v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842808v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767142v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766878v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838831v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772295v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popescu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778151v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dando" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775623v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778583v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Giovanni" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848559v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffaux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Blanc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790680v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603127v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533874v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741048v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743324v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807774v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190273v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leguienne" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745038v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193831v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751476v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01234.x" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R49HLK12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793399v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Home/273435" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/isbn.978-3-318-06011-9" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790582v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426679v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pailhoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ghieh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309974" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Teboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Amos-Landgraf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J Benavides" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D M Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49439-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mcelreavey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Bashamboo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0883" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298848v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.700290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Rolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stevant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70595" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Grimm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chalmel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13060-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Lavery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laurent-Chaballier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle K. Philip" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx328" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Cian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bandiera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P.I. Vidal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.191" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chaboissier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448667" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637086v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Parma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448361" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000452231" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth-Prosper" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesueur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.09.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sartelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanbo Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Tamma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1528-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaban" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brass" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00056" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019568v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086227" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rousseau Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon Mercat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Thouly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079882" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004457v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060451" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9618-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7Z0ZXZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Bradford" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P Gregoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.078972" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chassot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334517" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658707v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265470" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pechoux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.104" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;chayre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2008.11.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5NRQFZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658492v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-436" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Moumn&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Batista" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fellous" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm373" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Pinheiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-8-36" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657440v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-008-9179-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08BBF2C587B75C38A7BB368648A4865E7ABC6FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661672v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21066" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671292v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672029v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.02.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6S1F3P7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond P. Cribiu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900568v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005028" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681383v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675835v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cocquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670807v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678819v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaubert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Veitia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salas-Cortes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ottolenghi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parma" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678865v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673308v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691627v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goldammer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697982v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond E. Cribiu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693785v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689476v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689451v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oustry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Payen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gianquinto" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Pennec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689923v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelliniemi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbosa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuopio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695029v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685667v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692273v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693397v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694438v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou-Mehri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686909v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707191v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daoudal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712907v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saidi-Mehtar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699315v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703625v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sa&#239;da-Mehtar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713254v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710497v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710505v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704807v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Popescu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705252v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137411v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssiere" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(92)90445-O" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMTBLV2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706573v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Faucher" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709836v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699415v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704292v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Veyssiere" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797379v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193631v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830774v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833619v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Veitia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439262v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195840v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P L Calus" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Mulder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Caraba&#241;o" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478350v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mattalia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vandenplas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diaz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298411v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788207v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737803v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786144v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603195v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605214v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603362v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741283v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaballier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cammas" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797559v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740614v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189842v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019561v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193832v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Pierre Martineau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019231v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193921v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019233v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019236v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744795v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019243v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Heuven" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190211v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194170v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Johari Jiken" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019349v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rosefort" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Viudes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807671v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191306v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817553v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer Torbati" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755267v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193662v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817016v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173499v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752535v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817294v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754446v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812801v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811982v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815525v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Treier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193526v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758411v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819495v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842098v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822885v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758059v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193598v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscara" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751764v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753828v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752007v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000195677" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817411v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814693v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764507v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764251v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764365v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842808v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767142v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838831v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766878v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772295v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popescu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778151v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dando" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775623v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778583v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Giovanni" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848559v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffaux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Blanc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790680v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603127v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533874v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741048v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743324v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807774v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190273v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leguienne" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745038v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193831v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751476v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01234.x" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R49HLK12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793399v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Home/273435" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/isbn.978-3-318-06011-9" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790582v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426679v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>