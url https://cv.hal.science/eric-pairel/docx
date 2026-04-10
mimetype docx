--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -762,278 +762,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of machining operations with the Total Inertial Steering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate SPC for Total Inertial Tolerancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sergent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, pp.21 - 27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ijmqe/2014003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 4, pp.169-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ijmqe/2013055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075184v1</w:t>
+                <w:t xml:space="preserve">hal-00957734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate SPC for Total Inertial Tolerancing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction of machining operations with the Total Inertial Steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.169-175. </w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.21 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ijmqe/2013055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ijmqe/2014003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957734v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid and elastic precision domains of balls bearings</w:t>
               </w:r>
@@ -1138,239 +1138,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of an adjusting rule in the case of multi-criteria inertial piloting.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pilot dimension method: Reconciling Steering and Conformity in Workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pairel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (19), pp. 5943-5956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.520042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632057v1</w:t>
+                <w:t xml:space="preserve">hal-00651156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pilot dimension method: Reconciling Steering and Conformity in Workshops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of an adjusting rule in the case of multi-criteria inertial piloting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp. 51-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.520042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00651156v1</w:t>
+                <w:t xml:space="preserve">hal-00632057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copilot Pro®: A full method for a steering of the machining.</w:t>
               </w:r>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changeover from the functional geometric tolerances to the dimensional parameters to be supervised in production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,51 +2862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tichadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3570,51 +3570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUVG 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, SAINT ETIENNE, France. pp. NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5670,51 +5670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotes de fabrication et pilotage matriciel (future méthodologie Copilot-pro)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6111,51 +6111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05957-9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ghali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0472-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9961-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2014003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2013055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Goldschmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Goldschmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Denimal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2410022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Loureaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tichadou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00926535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Kataya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05957-9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ghali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0472-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9961-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2013055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2014003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Goldschmidt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Goldschmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Denimal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2410022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Loureaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tichadou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00926535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Kataya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>