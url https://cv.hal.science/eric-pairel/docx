--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -762,278 +762,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate SPC for Total Inertial Tolerancing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction of machining operations with the Total Inertial Steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Rizzon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.169-175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ijmqe/2013055⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.21 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ijmqe/2014003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957734v1</w:t>
+                <w:t xml:space="preserve">hal-01075184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of machining operations with the Total Inertial Steering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate SPC for Total Inertial Tolerancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sergent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, pp.21 - 27. </w:t>
+              <w:t xml:space="preserve">, 2014, 4, pp.169-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ijmqe/2014003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ijmqe/2013055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075184v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid and elastic precision domains of balls bearings</w:t>
               </w:r>
@@ -1138,239 +1138,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pilot dimension method: Reconciling Steering and Conformity in Workshops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of an adjusting rule in the case of multi-criteria inertial piloting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp. 51-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651156v1</w:t>
+                <w:t xml:space="preserve">hal-00632057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of an adjusting rule in the case of multi-criteria inertial piloting.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pilot dimension method: Reconciling Steering and Conformity in Workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pairel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (19), pp. 5943-5956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.520042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632057v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copilot Pro®: A full method for a steering of the machining.</w:t>
               </w:r>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changeover from the functional geometric tolerances to the dimensional parameters to be supervised in production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,51 +2862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tichadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3525,135 +3525,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du tolérancement géométrique pour le réglage des machines-outils : Le pilotage inertiel total.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies de réglage optimales d'un processus de fabrication mécanique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pairel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUVG 2012</w:t>
+              <w:t xml:space="preserve">MUGV 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, SAINT ETIENNE, France. pp. NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753485v1</w:t>
+                <w:t xml:space="preserve">hal-00753500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process plans and manufacturing dimensions for the steering of machining: The Copilot-Pro methodology</w:t>
               </w:r>
@@ -3754,122 +3741,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de réglage optimales d'un processus de fabrication mécanique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation du tolérancement géométrique pour le réglage des machines-outils : Le pilotage inertiel total.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pairel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUGV 2012</w:t>
+              <w:t xml:space="preserve">MUVG 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, SAINT ETIENNE, France. pp. NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753500v1</w:t>
+                <w:t xml:space="preserve">hal-00753485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination d'une règle de réglage dans le cas du pilotage inertiel multicritères</w:t>
               </w:r>
@@ -3931,256 +3931,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentes stratégies de filtrage en pilotage inertiel multicritères.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copilot Pro® : Une méthode complète pour le pilotage des usinages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pairel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraim Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t>
+              <w:t xml:space="preserve">Qualita 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634863v1</w:t>
+                <w:t xml:space="preserve">hal-00577714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copilot Pro® : Une méthode complète pour le pilotage des usinages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différentes stratégies de filtrage en pilotage inertiel multicritères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maurice Pillet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577714v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional metrology with the virtual fitting gauges</w:t>
               </w:r>
@@ -4514,191 +4514,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Gauges Representation for Geometrical Tolerances in CAD-CAM Systems</w:t>
+                <w:t xml:space="preserve">Virtual gauge representation for geometric tolerances in CAD-CAM systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIRP International Seminar on Computer-Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, United States. pp.CDrom</w:t>
+              <w:t xml:space="preserve">Models for Computer Aided Tolerancing in Design and Manufacturing Selected Conference Papers from the 9th CIRP International Seminar on Computer-Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425074v1</w:t>
+                <w:t xml:space="preserve">hal-00572743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual gauge representation for geometric tolerances in CAD-CAM systems</w:t>
+                <w:t xml:space="preserve">Virtual Gauges Representation for Geometrical Tolerances in CAD-CAM Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models for Computer Aided Tolerancing in Design and Manufacturing Selected Conference Papers from the 9th CIRP International Seminar on Computer-Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, United States</w:t>
+              <w:t xml:space="preserve">9th CIRP International Seminar on Computer-Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, United States. pp.CDrom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572743v1</w:t>
+                <w:t xml:space="preserve">hal-00425074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex mechanical structure tolerancing by means of hyper-graphs</w:t>
               </w:r>
@@ -5670,51 +5670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotes de fabrication et pilotage matriciel (future méthodologie Copilot-pro)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6111,51 +6111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05957-9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ghali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0472-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9961-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2013055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2014003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Goldschmidt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Goldschmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Denimal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2410022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Loureaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tichadou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00926535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Kataya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05957-9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ghali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0472-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9961-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2014003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2013055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Goldschmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Goldschmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Denimal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2410022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Loureaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tichadou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00926535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Kataya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>