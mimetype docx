--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -762,278 +762,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of machining operations with the Total Inertial Steering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate SPC for Total Inertial Tolerancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sergent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, pp.21 - 27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ijmqe/2014003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 4, pp.169-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ijmqe/2013055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075184v1</w:t>
+                <w:t xml:space="preserve">hal-00957734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate SPC for Total Inertial Tolerancing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction of machining operations with the Total Inertial Steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.169-175. </w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.21 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ijmqe/2013055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ijmqe/2014003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957734v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid and elastic precision domains of balls bearings</w:t>
               </w:r>
@@ -1138,239 +1138,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of an adjusting rule in the case of multi-criteria inertial piloting.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pilot dimension method: Reconciling Steering and Conformity in Workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pairel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (19), pp. 5943-5956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.520042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632057v1</w:t>
+                <w:t xml:space="preserve">hal-00651156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pilot dimension method: Reconciling Steering and Conformity in Workshops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of an adjusting rule in the case of multi-criteria inertial piloting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp. 51-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.520042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00651156v1</w:t>
+                <w:t xml:space="preserve">hal-00632057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copilot Pro®: A full method for a steering of the machining.</w:t>
               </w:r>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changeover from the functional geometric tolerances to the dimensional parameters to be supervised in production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,51 +2862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tichadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukar Abdelhakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3786,51 +3786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUVG 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, SAINT ETIENNE, France. pp. NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4514,191 +4514,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual gauge representation for geometric tolerances in CAD-CAM systems</w:t>
+                <w:t xml:space="preserve">Virtual Gauges Representation for Geometrical Tolerances in CAD-CAM Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models for Computer Aided Tolerancing in Design and Manufacturing Selected Conference Papers from the 9th CIRP International Seminar on Computer-Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, United States</w:t>
+              <w:t xml:space="preserve">9th CIRP International Seminar on Computer-Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, United States. pp.CDrom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572743v1</w:t>
+                <w:t xml:space="preserve">hal-00425074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Gauges Representation for Geometrical Tolerances in CAD-CAM Systems</w:t>
+                <w:t xml:space="preserve">Virtual gauge representation for geometric tolerances in CAD-CAM systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIRP International Seminar on Computer-Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, United States. pp.CDrom</w:t>
+              <w:t xml:space="preserve">Models for Computer Aided Tolerancing in Design and Manufacturing Selected Conference Papers from the 9th CIRP International Seminar on Computer-Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425074v1</w:t>
+                <w:t xml:space="preserve">hal-00572743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex mechanical structure tolerancing by means of hyper-graphs</w:t>
               </w:r>
@@ -5670,51 +5670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotes de fabrication et pilotage matriciel (future méthodologie Copilot-pro)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6111,51 +6111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05957-9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ghali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0472-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9961-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2014003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2013055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Goldschmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Goldschmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Denimal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2410022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Loureaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tichadou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00926535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Kataya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05957-9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djezouli Moulai-Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2018011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ghali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0472-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9961-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malloum Soultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2013055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2014003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Goldschmidt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.520042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Goldschmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Denimal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2410022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nagorny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Loureaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tichadou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00926535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Kataya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>