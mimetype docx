--- v0 (2026-03-27)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric Palazzo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire de l'art du Moyen Âge à l'université de Poitiers depuis 1999.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au CNRS de 1992 à 1999.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du Centre d'études supérieures de civilisation médiévale de 2000 à 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre senior de l'Institut universitaire de France de 2011 à 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Senior Scholar au Getty Research Institute de la fondation Getty à Los Angeles de 2006 à 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d'histoire de l'art et d'archéologie de l'université de Poitiers de 2014 à 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doyen de l’Unité de Formation et de Recherche des Sciences Humaines et Arts de l’université de Poitiers de 2017 à 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission auprès de la direction de l'audit interne du CNRS depuis juillet 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2016, Senior Fellow à l'Israelian Institute of Advanced Studies à Jérusalem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur invité aux universités de Genève, Lausanne, Barcelone, Brno, Naples, Salerno.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction des &amp;quot;Cahiers de civilisation médiévale&amp;quot;, &amp;quot;Viator&amp;quot;, &amp;quot;Studies in iconography&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Membre de l’Historical School, Insitute for Advanced Study, Princeton.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a publié sept livres et près de 200 articles dans le domaine des relations entre histoire de l'art et liturgie au Moyen Age. Depuis trente ans, il donne des conférences dans des universités et centres de recherche en France, en Europe, en Amérique du Nord, en Amérique du Sud, en Australie et en Israël.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone: +33549454557</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Address:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CESCM</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">24, rue de la Chaîne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">86 022 POITIERS cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.palazzo@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art médiéval comme théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2025, Collection Épures, 979-10-413-0339-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’autel à la peinture. L’œil médiéval de Piero della Francesca et de Vittore Carpaccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2024, 978-2-204-15506-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broder la splendeur : La théologie chrétienne de l'ornement dans l'Antiquité et le Haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2024, 978-2-204-15508-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04542115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de Dieu : l'énergie de la liturgie et l'art au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 360 p., 2020, 9782204137393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02490472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rideau, le voile et le dévoilement du Proche-Orient ancien à l’Occident médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-Jean Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Debiais; Lucien-Jean Bord; Eric Palazzo. Geuthner, 2019, 2705340155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sens au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, pp.762, 2016, 978-2-204-10577-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre, c'est prier : anthologie de la prière chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, pp.178, 2016, Cerf Patrimoines, 978-2-20-411403-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01356208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention chrétienne des cinq sens dans la liturgie et l’art au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.512, 2014, 978-2-204-10245-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rituel et le sacré dans le christianisme : la liturgie de l'autel portatif dans l'Antiquité et au Moyen Âge .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 15, pp.205, 2008, Culture et société médiévales, ISSN : 1780-2881, Edina Bozoky, 978-2-503-52834-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00608616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante années d'études médiévales : à la confluence de nos disciplines : actes du colloque organisé à l'occasion du Cinquantenaire du CESCM, Poitiers, 1er-4 septembre 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Debies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Galderisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 5, pp.819, 2005, Culture et société médiévales, ISSN : 1780-2881, 978-2-503-51797-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d'écrivains : la représentation de l'auteur dans les manuscrits et les imprimés du Moyen âge et de la première Renaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de livre et de la lecture; Fédération française pour la coopération des bibliothèques, des métiers du livre et de la documentation, 2004, 2-907420-96-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des manuscrits conservés à Autun, ainsi qu'à la Société Éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bondéelle-Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols - CNRS, pp.870, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pontifical de la curie romaine au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, 4, pp.407, 2004, Sources liturgiques, ISSN 1275-6202, 2-204-07332-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacre royal à l'époque de Saint-Louis, d'après le manuscrit latin 1246 de la BNF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Colette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.333, 2001, Le Temps des images, ISSN 1272-0119, 2-07-075599-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe de l'an mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gaborit-Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Riché. Zodiaque, 3, pp.376, 2001, Les grandes saisons de l'art chrétien, 2-7369-0269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des moines au temps des grandes abbayes : Xe-XIIIe siècles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme (dom) Davril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette littéraire, pp.344, 2000, Pluriel, 0296-2063, 978-2-01-270528-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgie et société au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubier, pp.276, 2000, Collection historique (Paris), ISSN 0154-957X, Maurice Agulhon; Paul Lemerle, 2-70-072312-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évêque et son image : l'illustration du pontifical au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, pp.380, 1999, 2-503-50743-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Liturgical Books from the Beginning to the Thirteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Liturgical Press, pp.288, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie : le culte de la Vierge dans la société médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Iogna Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauchesne, pp.623, 1996, 978-2-70101-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacramentaires de Fulda : étude sur l'iconographie et la liturgie à l'époque ottonienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aschendorff, pp.260, 1994, Liturgiewissenschaftliche Quellen und Forschungen, ISSN 0076-0048 ; 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des livres liturgiques. Le Moyen Âge : des origines au XIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauchesne, pp.255, 1993, 2-7010-1280-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque monastique (IXe-XIIe siècle). Abbaye impériale de Wissembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Paumier-Foucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels : mélanges offerts à Pierre-Marie Gy O.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Clerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, pp.490, 1990, 2-204-04161-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus beaux manuscrits d'Echternach conservés à la Bibliothèque nationale de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale, Centre Culturel Français de Luxembourg, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (160)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Franzé, &amp;lt;i&amp;gt;L’Église et les églises. Iconographie du monde grégorien (Rome, Italie, France)&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (270), pp.203-205. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debiais, Inscrire l’art médiéval. Objets, textes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Varia, 270, pp.189-191. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1489z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05162851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiodore et la géométrie : le “feuillet Nordenfalk” et la théologie de l’ornement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Archeologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05162692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Casartelli Novelli, &amp;lt;i&amp;gt;« Pensiero immaginale » e messaggi salvifici nelle « pagine di pietra » dell'età carolingia&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (271), pp.322-323. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14up4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05325454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heck, &amp;lt;i&amp;gt;Le Retable de l'Annonciation d'Aix. Récit, prophétie et accomplissement dans l'art de la fin du Moyen Âge&amp;lt;/i&amp;gt;, Dijon: Éditions Faton, 2023. 208 p., ISBN 978-2878443400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.270-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;On the Typology of Liturgical Books from the Western Middle Ages. Zur Typologie liturgischer Bücher des westlichen Mittelalters&amp;lt;/i&amp;gt;, Andrew J. M. Irving et Harald Buchinger (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (271), pp.338-339. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14upa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05325471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Repenser l’art médiéval en 2023. Recueil d’études offertes à Xavier Barral I Altet&amp;lt;/i&amp;gt;, Miljenko Jurković, Elisabetta Scirocco, Arnaud Timbert (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (272), pp.463-464. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15j00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05477113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Edward Dutton, &amp;lt;i&amp;gt;Micro Middle Ages&amp;lt;/i&amp;gt;, Cham, Palgrave Macmillan (The New Middle Ages), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (267), pp.479-480. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12e70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abul Abbas, Théodulf et Fardulfe : l’éléphant et le paradis sur terre à l’époque carolingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di storia della miniatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48255/2785-4019.RSM.28.2024.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05162795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Heinzer, &amp;lt;i&amp;gt;Gold in the Sanctuary. Reassessing Notker of St Gall’s&amp;lt;/i&amp;gt; Liber Ymnorum, Toronto, Pontifical Institute of Mediaeval Studies (Studies and Texts, 228), 2022, 328 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 266, pp.352-353. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11v16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo, &amp;lt;i&amp;gt;Broder la splendeur. La théologie chrétienne de l’ornement dans l’Antiquité et le haut Moyen Âge &amp;lt;/i&amp;gt;, Paris (Les éditions du cerf) 2024, 245 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.4.108149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05525271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beaud, &amp;lt;i&amp;gt;Ces rois mages venus d’Occident : l’offrande des mages dans les arts monumentaux de l’espace féodal&amp;lt;/i&amp;gt;, « Histoire ancienne et médiévale - 179 », Paris, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speculum : a journal of medieval studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (4), pp.1255-1257. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/732405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Héber-Suffrin (†) et Christian Sapin, L’architecture carolingienne en France et en Europe, Paris, Picard, 2021, 299 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (261), pp.108-109. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.12953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04237106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Aurell, Medieval Self-Coronation. The History and Symbolism of a Ritual, Cambridge University Press, 2020, 340 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (262), pp.167-168. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.13683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godescalc : Diacre et liturgiste carolingien oublié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bénédictine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2), pp.339-380. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RB.5.137777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Gerstman, ed., Abstraction in Medieval Art: Beyond the ornament, Amsterdam, Amsterdam University Press, 2021, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speculum : a journal of medieval studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (1), pp.254-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cordez et Evelin Wetter, Die Krone der Hildegard von Bingen, Riggisberg, Abegg-Stiftung (Monographien der Abegg-Stiftung, 21), 2019, 135 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (260), pp.398-399. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.10495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Pentcheva, Performative Images and Cosmic Sound in the Exultet Liturgy of Sou­ thern Italy, Speculum, 95/2, 2020, p. 396-466.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (258), pp.208-212. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.9695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03855714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier, Piero della Francesca. Une conversion du regard, Paris : Les Éditions de l'EHESS, 2021, 360 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sehepunkte </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey F. Hamburger, The Birth of the Author. Pictorial Prefaces in Glossed Books of the Twelfth Century, Toronto, Pontifical Institute of Medieval Studies (Text, Image, Context. Studies in Medieval Manuscript Illumination, 9), 2021, 297 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (259), pp.315-317. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.10106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albiero, Laura and Eleonora Celora, eds. Décrire le manuscrit liturgique: Méthodes, problématiques, perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anachronic Limitations: A Medieval Reflection on the Scuola di San Giorgio degli Schiavoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. A. Dale, Pygmalion 's Power: Romanesque Sculpture, the Senses, and Religious Experience, University Park, The Pennsylvana State University Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (254), pp.153-155. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.7378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03290699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice E. Kitzinger, The Cross, the Gospels, and the Work of Art in the Carolingian Age, Cambridge, Cambridge University press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (250-251), pp.178-180. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Chazelle, The Codex Amiatinus and its &amp;quot;Sister&amp;quot; Bibles: Scripture, Liturgy, and Art of the Milieu of the Venerable Bede, Leyde/Boston, Brill (Commentaria. Sacred Texts and their Commentaries: Jewish, Christian and Islamic, 10), 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (250-251), pp.165-166. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Vernet et Eulalia Vernet (éd. et trad.), Ordo Virtutum: Hildegarda de Bingen, Barcelone, Universitat de Barcelona Edicions (Filologia UB), 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (252), pp.309-310. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane J. Reilly, The Cistercian Reform and the Art of the Book in Twelfth Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (1), pp.103-104. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knz266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04298223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Liturgy in the Middle Ages: Survey of Research (1980-2003) and Some Reflections on Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of English and Germanic Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The State of Medieval Studies, 105 (1), pp.170-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carraz et Esther Dehoux eds., Images et ornements autour des Ordres militaires au Moyen Âge: Culture visuelle et culte des saints (France, Espagne du Nord, Italie). Toulouse: Presses Universitaires du Mirail, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.254-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Zchomelidse, Art, Ritual and Civic Identity in Medieval Southern Italy, University Park, Pennsylvania State University Press, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.555-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02188694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer P. Kingsley, The Bernward Gospels, Art, Memory and the Episcopate in Medieval Germany, University Park, Pennsylvania State University Press, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.422-424. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01780617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Pace, Una Bibblia in avaria. Arte mediter­ ranea nella Salerno dell' xr secolo, Milan, Itaca (Arte e fede), 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.97-98. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Script as Image. Corpus of Illuminated Manuscripts 21. Leuven and Paris: Peeters, 2014. 77 pp.; 39 color ills. Cloth (9789042930353)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">caa.reviews [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3202/caa.reviews.2017.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02954882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Parkes. The Making of Liturgy in the Ottonian Church. Books, Music and Ritual in Mainz, 950-1150. Cambridge, Cambridge University Press, 2015, xiii-259 p., ill., tabl., cartes (Cambridge Studies in Medieval LIfe and Though Fourth Series, 100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.6144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riché. - Manuale scholarium. Turnhout, Brepols, 2014, 150 p. (Témoins de notre histoire, 16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.99-100. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.6153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiltrud Westermann-Angerhausen. - Mittelalter­ liche Weihrauchfasser von 800 bis 1500. Peters­ bourg, Michael Imhof Verlag GmbH & Co. KG, 2014, 680 p. (Bronzegerate des Mittelalters, 7).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.214-215. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.6074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cordez, Trésor, mémoire, merveilles : les objets des églises au Moyen Âge, Paris, Éditions EHESS (L'Histoire et ses représentations, 11), 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.391-392. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01716320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie dévotionnelle et les cinq sens : les neuf modes de prière de saint Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ganz.-Buch-Gewander. Prachteinbande im Mittelalter. Berlin, Dietrich Reimer, 2015, 400 p., ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (236), pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schuffels. - Das Brunograbmal im Dom zu Hildesheim. Kunst und geschichte einer romanishen Skulptur. Ratisbonne, Schnell & Steiner, 2012, 160 p., ill., h.-t. (Quellen und studien zur Geschichte und Kunst im Bistum HIldesheim, 4).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.523-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert L. Kessler. - L'oeil médiéval. ce que signifie voir l'art du Moyen Âge [trad. de l'anglais par Alexandre Hasnaoui], Paris, Klincksieck, 2015, ill., 253 op. (L'esprit et les formes, 41)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (235), pp.312-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02951344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Krueger. - Liturgical Subjects. Christian Ritual, Biblical Narrative and the Formation of the Self in Byzantium. Philadelphie, University of Pennsylvania Press, 2014, xi-311 p. (Divinations: Rereading Late Ancient Religion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.315-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita Bombek et Gudrun Sporbeck. - Kölner Bortenweberei im Mittelalter. Ratisbonne Schnell &amp; Steiner, 2012, 300 p., ill. (Corpus Kölner Borten, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (230), pp.142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en action des images dans l'illustration du sacramentaire de Gellone : le canon de la messe et le rituel baptismal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Piva (dir.), Art médiéval. Les voies de l'espace liturgique, Paris, Picard, 2010, 25 cm, 288 p. fig. et pl. en coul., plans, cartes, index de noms de personnes et de lieux. - ISBN : 978-2-7084-0875-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 170 (4), pp.349-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir et entendre les chants de la messe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.219-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sens au Moyen Âge : état de la question et perspectives de recherche (À la mémoire de Serafín Moralejo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (220), pp.339-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scènes et mémoires de la consécration de l'église dans l'occident médiéval&amp;quot;, éd. Didier Mehu. Turnhout, Brepols, 2007, 400 pp., 85 ill., 1 tabl. (Collection d'études médiévales de Nice, 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (214), pp.210-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Giles Constable, éd. introd. et Bernard S. Smith, trad. [angl.] - Three Treatises from Bec on the Nature of Monastic Life. Toronto, Univ. of Toronto Press, 2008, X-179 pp., 1 h.-t.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (213), pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bacci. - Lo spazio dell'anima. vita di una chiesa medievale. Rome/Bari, Laterza, 2005, XVII-286 pp. 24 h.-t. (Storia e Societa).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (211), pp.270-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Crivello. - Le 'Omelie sui Vangeli' di Gregorio Magno a Vercelli. Le miniature del ms. CXLVIII/8 della Biblioteca capitolare (AG06). Florence, SISMEL-Edizioni del Galluzo, 2005, XIV-151 pp., 100 h.-t. (Archivum Gregorianum, 6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (209), pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary C. Mansfield. - The humiliation of Sinners. Public Penance in Thirteenth-Century France [rééd.]. Ithaca/Londres, 2005, X-343 pp., 5 h.-t.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (209), pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de la liturgie de l'église au Moyen Age et sa réception dans le Nouveau Monde après la conquête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tome XXV / 1 et 2 (49-50), pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de Manuela Beer. - Triumphkreuze des Mittelalters. Ein Breitag zu Typus und Genese im 12. und 13. Jahrhundert. Mit einem Katalog der erhaltenen Denkmäler. Ratisbonne, Schnell &amp; Steiner, 2005, 846 pp. 484 ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (210), pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, liturgy, and the five senses in the early Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.25-56. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.VIATOR.1.100566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00595347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;livre-corps&amp;quot; à l'époque carolingienne et son rôle dans la liturgie de la messe et sa théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.31-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00629152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et liturgie au Moyen Age. Nouvelles approches anthropologique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Historia del Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Extra 2, pp.31-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Doig. - Liturgy and Architecture From the Early Church to the Middle Ages. Aldershot, Ashgate, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (209), pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Saxon. - The Eucharist in Romanesque France. Iconography and Theology. Woodbridge, Boydell Press, 2006, VIII-317 pp. 25 ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (210), pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Braun-Niehr. - Das Brandenburger Evangelistar. Ratisbonne, Schnell & Steiner, 2005, 104 pp. (Schriften des Domstifts Brandenburg, 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (206), pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgie et symbolisme de l'espace rituel au temps d'Oliba.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">805 : Liudger wird Bischof.Spuren eines Heiligen zwischen York, Rom und Münster &amp;quot;, éd. Gabriele Isenberg et Barbara Rommé. Munich Zabern, 2005, 300 pp., 200 ill., 1 DVD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (205), pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00681019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Petersen. - Ritual und Theater. Meßallegorese, Osterfeier und Osterpiel im Mittelalter. Tübingen, Niemeyer, 2004, viii-268 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (206), pp.186-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginile rituale &amp;quot;locuri&amp;quot; de comunicare a sacrului ? = Les images rituelles : des &amp;quot;lieux&amp;quot; de communication du sacré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Transsilvaniae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVIII, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Verkerk. - Early Medieval Bible Illumination and the Ashburnham Pentateuch. Cambridge, Cambridge Univ. Press, 2004. x-262 pp. 36 ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.303-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reihlen Helmut (éd.), &amp;lt;i&amp;gt;Liturgische Gewänder und andere Paramente im Dom zu Brandenburg&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.280-280. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne J. Vause et Franck C. Gardiner, trad. [angl.] introd. - &amp;lt;i&amp;gt;Pope Innocent III. between God and Man. Six sermons on the Priestly Office&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.300-301. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o7i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Verkerk. — Early Medieval Bible Illumination and the Ashburnham Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.303-304. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o7k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suckale-Redlefsen Gude (éd.), &amp;lt;i&amp;gt;Die Handschriften des 8. bis 11. Jahrhunderts der Staatsbibliothek Bamberg. 1 : Texte. 2 : Abbildungen&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.295-296. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o7f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Wagner, éd. - Auben-Ansichen. Bucheinbände aus 1000 Jahren aus den Beständen der Bayerischen Staatsbibliothek München</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (204), pp.409-410. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o6k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Klemm. - &amp;lt;i&amp;gt;Die ottonischen und frühromanischen Handschriften der Bayerischen Staatsbibliothek&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (204), pp.394-395. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gude Suckale-Redlefsen éd. - Die Handschriften des 8. bis 11. Jahrhunderts der Staatsbibliothek Bamberg. 1 : Texte. 2 : Abbildungen, Wiesbaden, Harrassowitz, 2004, 2 vol. XXXV-224 + 156 pp., 539 ill. (Katalog der illuminierten Handschriften der Staasbibliothek Bamberg, 1, 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.295-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Koch et Franz-Albrecht Bornschlegel, éd. - Literaturbericht zur mittelalterlichen und neuzeitlichen Epigraphik (1998-2002). Hanovre, 2005, 519 pp. (Monumenta Germaniae Historica. Hilfsmittel, 22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Sachs, Ernst Badstübner et Helga Neumann. - Wörterbuch der Chrislichen Ikonographie. Ratisbonne, Schnell & Steiner, 2004, 390 pp. 46 ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Herbert Schutz. - The Carolingians in Central Europe, their History, Arts and Architecture. A Cultural History of Central Europe, 750-900. Leyde, Brill, 2004, xxii-636 pp. (Cultures, Beliefs and Traditions, Medieval and Early Modern Peoples, 18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mauskopf Deliyannis, éd. trad. - Agnellus of Ravenna. The Book of Pontiffs of the Church of Ravenna. Washington, Catholic Univ. of America Press, 2004, x-369 pp. 3 plans (Medieval Texts in Translation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (197), pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcuin. De York à Tours. Écriture, pouvoir et réseaux dans l'Europe du haut Moyen Âge, dir. Philippe Depreux et Bruno Judic. Rennes, PUR, 2004 (Annales de Bretagne et des Pays de l'Ouest, 111/3).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.177-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Whitehead. - Castles of the Mind. A Study of Medieval Architectural Allegory. Cardiff, Univ. of Wales Press, 2003 (Religion & Culture in the Middle Ages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (196), pp.402-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boureau, dir., Monique Goullet, Pascal Collomb, Laurence Moulinier et collab., éd. — Jacques de Voragine. La Légende dorée [préface de Jacques Le Goff]. Paris, Gallimard, 2004 (Bibliothèque de la Pléiade)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (193), pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamond McKitterick. — History and Memory in the Carolingian World. Cambridge, Univ. Press, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (197), pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Illustrated Beatus. A Corpus of the Illustrations of the Commentary on the Apocalypse. V : The Twelfth and Thirteenth Centuries. Londres, Harvey Miller Publishers, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.403-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images médiévales et nouvelles technologies de l’information : lecture d’images et indexation par le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Angheben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bolot de Moussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Kupfer. — The Art of Healing. Painting for the Sick and the Sinner in a Medieval Town. University Park, Pennsylvania Stat Univ. Press, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.289-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cottier. — « Anima mea » : Prières privées et textes de dévotion du Moyen Âge latin. Autour desprières ou méditations attribuées à Anselme de Cantorbéry (XIe -XIIe siècle). Turnhout, Brepols, 2002 (Recherches sur les théories religieuses, 3).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.269-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Mariaux. — Warmond d'Ivrée et ses images. Politique et création iconographique autour de l'an mil. Berne, Lang, 2002 (Publications européennes, Série 28, Histoire de l'art, 388)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Saxer. — Sainte-Marie-Majeure. Une basilique de Rome dans l'histoire de la ville et de son Église (Ve-XIIIe s.). Rome, Ecole française, 2001 (Collection de l'École française de Rome, 283)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baschet. — La civilisation féodale. De l'an mil à la colonisation de l'Amérique. Paris, Aubier, 2004 (Coll. historique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Haney. — The St. Albans Psalter. An Anglo-Norman Song of Faith. New York, Lang, 2002 (Studies ofthe humanities, 60)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Illustrationen im Admonter Nonnenbrevier von 1180. Marienkrönung und Nonnenfrömmigkeit. Die Rolle der Brevierillustration in der Entwicklung von Bildthemen im 12. Jahrhundert. Wiesbaden, Reichert Ludwig, 2002 (Interdisziplinare zur Mittelalterforschung, 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.407-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Stuart Drake. — The Romanesque Fonts of Northern Europe and Scandinavia. Woodbrige, Boydell & Brewer, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48 (192), pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Hauke. — Katalog der lateinischen Fragmente der Bayerischen Staatsbibliothek München. 2 : Clm29315-29520 Wiesbaden, Harrassowitz, 2001 (Catalogus codicum manuscriptorum BIbliotheca Monacensis, IV/12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (186), pp.193-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Buc. — Dangereux rituel. De l'histoire médiévale aux sciences sociales. Paris, PUF, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (187), pp.293-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brandt, éd. — Abglanz des Himmels. Romande in Hildesheim. Katalog zur Austellung des Dom-Museums Hildesheim, éd. M. Brandt. Ratisbonne, Schnell & Steiner, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colum Hourihane, éd. — King David in the Index of Christian Art. Princeton Univ. Press, 2002 (Index of Christian Art Ressources, II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Cazes et Maurice Scelles. — Le cloître de Moissac. Bordeaux, Editions Sud-Ouest, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (188), pp.388-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunilla Iversen. — Chanter avec les anges. Poésie dans la messe médiévale. Interprétations et commentaires. Paris, Cerf, 2001 (Patrimoines. Christianisme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (185), pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitzhak Hen. — The Royal Patronage of Liturgy in Frankish Gaul. To the Death of Charles the Bald (877). Londres, Boydell & Brewer, 2001 (Henry Bradshaw Society Subsidia, III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (185), pp.84-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Carruthers. — Le livre de la mémoire. Une étude de la mémoire dans la culture médiévale [trad. française]. Paris, Macula, 2002 (Argo). et Mary Carruthers. — Machina memorialis. Méditation, rhétorique et fabrication des images au Moyen Âge [trad. française]. Paris, Gallimard, 2002 (Bibl. des historiens, 32)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (186), pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baschet. — Le sein du père. Abraham et la paternité dans l'Occident médiéval. Paris, Gallimard, 2000 (Le temps des images)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (185), pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgy (The) of the Medieval Church, éd. Th. Heffernan et E. Ann Matter Kalamazoo, Medieval Institute, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (187), pp.318-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Crivello. — La miniatura a Bobbio tra IX e X secolo e i suoi modelli caro- lingi. Turin/Londres/Venise, Allemandi, 2001, 213 pp., 102 h.-t. (Archivi di arte antica).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rosa Calderoni Masetti. — Il pergamo di Guglielmo per il duomo di Pisa oggi a Cagliari.Pise, Opera dellaPrimaziale Pisana, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Sureda, dir. — Summa pictorica. El esplendor de la Edad Media. Barcelone, Planeta, 1999 (Summapictorica, II).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dinzelbacher. — Himmel, Hölle, Heilige. Visionen und Kunst im Mittelalter. Darmstadt, Primus VerlagGMBH, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (187), pp.297-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Orofino. — I codici decor ati dell'Archivio di Montecassino. II, 2 : I codici preteobaldiani e teobaldiani.Cassino, Univers. degli Studi, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Karkov. — Text and Picture in Anglo-Saxon England. Narrative Stratégies in the Junius 11Manuscript. Cambridge, Univ. Press, 2001 (Cambridge Stud. in Anglo-Saxon England, 31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.312-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hamilton. — The Practice of Penance 900-1050. Woodbridge, Boydell & Brewer, 2001 (Studies in History. New Series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46 (181), pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des autels portatifs par Jean-Baptiste Gattico (1704-1754)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Liturgie, arts et architecture à l’époque romane, 34, pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam S. Cohen. — The Uta Codex. Art, Philosophy, and Reform in Eleventh-Century Germany. University Park, Pennsylvania State University Press, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (181), pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin E. A. Kroesen. — The Sepulchrum Domini through the Ages. Its Form and Function. Louvain, Peeters,2000 (Liturgia condenda, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (181), pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Van Tongeren. Exaltation of the Cross. Toward the Origins of the Feast of the Cross and the Meaning of the Cross in Early Medieval Liturgy. Louvain, Peeters, 2000 (Liturgia condenda, 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (181), pp.98-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroska Nagy, Le don des larmes au Moyen Age. Un instrument spirituel en quête d'institution (Xe-XIIIe siècle), Paris, A. Michel, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (183), pp.281-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abtei (Die) Echternach, 698-1998, éd. M. C. Ferrari, J. Schroeder et H. Trauffler. Echternach, CLUDEM, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (180), pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Early Medieval Bibles, dir. John Williams. University Park, Pennsylvania State Univers. Pr., 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.378-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière et la liturgie au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, XVII/1 (33), pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dor. - Les reliquaires de la Passion en France du Ve au XVe siècle. Amiens, CAHMER, 1999 (Histoire médiévale et archéologie, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.177-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Jackson. — Ordines coronationis Franciae. Texts and Ordines for the Coronation of Frankish andFrench Kings and Queens in the Middle Ages. .Philadelphie, University of Philadelphia Press, 1995-2000, 2 vol. (Middle AgesSeries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (176), pp.388-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diego Barrado. - Nacido del fuego. El arte del hierro romanico en torno al camino de Santiago. Saragosse, Mira, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.175-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et liturgie. L’exemple de la dédicace de l’église et de la consécration de l’autel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 159 (IV), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2001.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad de Silva y Verastegui. — La miniatura en el monasterio de San Millan de la Cogolla. Une contribucion al estudio de los codices miniados en los siglos XI al XIII. Logroño, Instituto de Estudios Riojanos, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (173), pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Weitzmann, Massimo Bernabo et Rita Tarasconi. — The Byzantine Octateuchs. Princeton Univers. Pr., 1999, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (173), pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Amiet. - Les manuscrits liturgiques du diocèse de Lyon. Description et analyse. Paris, CNRS, 1998 (Documents, études et répertoire - IRHT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.160-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliques (Les). Objets, cultes, symboles. Actes du colloque international de l'Université du Littoral-Côte d'Opale (Boulogne -sur -Mer), 4-6 septembre 1997, éd. Edina Bozoky et Anne-Marie Helvétius. Turnhout, Brepols, 1999 (Hagiologia, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (173), pp.94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Schianchi, dir. - Il battistero di Parma. Iconografia, iconologia, fonti letterarie. Milan, Vita e pensiero,1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davy. — La peinture murale romane des Pays de la Loire. L'indicible et le ruban plissé. Laval, 1999 (La Mayenne : archéologie et histoire, suppl, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (173), pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alfani. - Santi, supplizi e storia nella pittura murale lombarda del XII secolo. La cappella di San Martino aCarugo. Rome, Nuova Argos, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Heikkilä. Das Kloster Fulda und der Goslarer Rangstreit. Helsinki, Academia Scientiarum Fennica, 1998 (Humaniora, 298).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino M. Zchomelidse. — Santa Maria Immacolata in Ceri. Pittura sacra al tempo della Riforma Gregoriana. Sakrale Malerei im Zeitalter der Gregorianischen Reform. Rome, Archivio Guido Izzi, 1996 (Arte e storia, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (169), pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie de l'Occident médiéval autour de l'an mil. Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (172), pp.371-394. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ccmed.2000.2786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Williams. - The Illustrated Beatus. A Corpus of the Illustrations of the Commentary on the Apocalypse. II :The Ninth and Tenth Centuries. III : The Tenth and Eleventh Centuries. Londres, Harvey Miller Publ., 1994/98, 2 vol..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évêque et son image. Codification de la ritualité épiscopale dans les pontificaux du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut historique belge de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79, pp.165-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie et l'élaboration d'un espace ecclésial au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut historique belge de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79, pp.313-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Deshman. — The Benedictional of Jethelwold. Princeton, Univers. Pr., 1995, xxiii-287 pp., 248 fac-sim. (Studies in Manuscript Illumination, 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (168), pp.404-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et liturgie dans les études médiévales aujourd'hui : un éclairage méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (161), pp.65-69. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ccmed.1998.2711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foi et croyance au Moyen Âge. Les médiations liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (6), pp.1131-1154. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ahess.1998.279718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Echternacher Evangelistar Kaiser Heinrichs III., Universitätsbibliothek Bremen Ms. b. 21, herausgegeben und bearbeitet von G. Knoll, 125 pp., Wiesbaden, 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 156 (4), pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre dans les trésors du Moyen Âge. Contribution à l'histoire de la Memoria médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (1), pp.93-118. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ahess.1997.279554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weilandt, Geistliche und Kunst. Ein Beitrag zur Kultur der ottomsch-sahschen Reichskirche und zur Veränderung künstlerischer Traditionen im späten 11. Jahrhundert, « Beihefte zum Archiv für Kulturgeschichte, 35 », Köln, Weimar, Wien, 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 154 (4), pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayr-Harting, Ottonian Book Illumination. An Historical Study, 2, vol. I. Thèmes ; II. Books, Londres, 1991, 271 p. et 299 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 154 (1), pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres dans les trésors du Moyen Âge. Contribution à l’histoire de la memoria médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRATHMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Les trésors de sanctuaires. De l’Antiquité à l’époque romane, Cahiers VII, pp.137-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre dans les trésors du Moyen Âge. Contribution à l'histoire de la Memoria médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRATHMA (Centre de recherche sur l'Antiquité tardive et le haut Moyen Âge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Les trésors de sanctuaires, de l'Antiquité à l'époque romaine, VII, pp.137-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgie, Musique et culture au milieu du XIIIe siècle. Autour du Ms. Roma, Santa Sabina XIX L.1, prototype de la liturgie dominicaine, Rome, 2-4 mars 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6, pp.309-311. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.2.305542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres entre historiens et liturgistes organisées par l'Institut supérieur de liturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 197 (1), pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Michon, Le grand passionnaire enluminé de Weissenau et son scriptorium autour de 1200, Genève,1990, 264 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151 (4), pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey F. Hamburger, A « Liber Precum » in Sélestat and the Development of the Illustrated Prayer Book in Germany, in The Art Bulletin, LXXIII, 1991, p. 209-236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151 (4), pp.636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Kötzsche (dir.), Der Quedlinburger Schatz wieder vereint (Katalog zur Ausstellung im Kunstgewerbemuseum, Staatliche Museen zu Berlin – Preußischer Kulturbesitz, 31.10.1992 – 30.5.1993), Berlin: Ars Nicolai, 1992, xx-140 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, n.p. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01457347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Fritzsche, Die mittelalterlichen Glasmalereien im Regensburger Dom, (Corpus Vitrearum Medii Aevi,Deutschland Band XIII : Regensbürg und Oberpfalz), Teil 1, 2 vol., Berlin, 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 150 (1), pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordinaires liturgiques comme sources pour l’historien du Moyen Âge. À propos d’ouvrages récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3, pp.233-240. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.2.305514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et liturgie : les mosaïques du baptistère de Kélibia (Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Liturgiewissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 34, p. 102-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codices illuminati. A propos de publications récentes en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information de la Mission Historique Française en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22, pp.83-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Exner, Die Fresken der Krypta von St. Maximin in Trier und ihre Stellung in der spätkarolingischen Wandmalerei, Trierer Zeitschrift für Geschichte und Kunst des Trierer Landes und seiner Nachbargebiete, Beiheft 10, Rheinisches Landesmuseum Trier, 1989, 341 p., 8 pi. couleurs et 95 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 149 (1), pp.136-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des libelli dans la pratique liturgique du haut Moyen Âge. Histoire et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (62), pp.9-36. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.2.305467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration du codex Gressly, missel bâlois du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évangéliaire d'Henri II et l'Apocalypse de Bamberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 148 (3), pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un libellus missae du scriptorium de Saint-Amand pour Saint-Denis. Son intérêt pour la typologie des manuscrits liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bénédictine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 99, pp.286-292. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RB.4.01231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidrun Stein, Die romanischen Wandmalereien in der Klosterkirche Prüfening (Studien und Quellen zurKunstgeschichte Regensburg) I. Regensburg, 1987, 231 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 147 (1), pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raban Maur, De laudibus sanctae crucis, traduit, annoté et présenté par Michel Perrin, d'après le manuscrit Amiens, Bibliothèque municipale, 223, Paris, Berg international / Amiens, Les Trois Cailloux, 1988, 245 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 147 (4), pp.365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration de l'évangéliaire au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 10 (176), pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux dispositifs liturgiques du haut Moyen Âge en Lorraine (VIIe-IXe siècles) Sources archéologiques et liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Heber-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 2, pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie des fresques de Berzé-la-Ville dans le contexte de la réforme grégorienne et de la liturgie clunisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 19, pp.169-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodulf d’Orléans et la liturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa und Christentum. Europe et Christianisme. Festschrift für Andreas Sohn fûr 65. Geburstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschendorff Verlag, 2024, Münster, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité de l'ornement : reconsidérer les bibles de Théodulf d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LXX Settimana di studio : Il tempo nell’alto medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Centro Italiano di studi sull'alto medievo (CISAM), Apr 2023, Spoleto, Italie. pp.947-974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carolingian Theology of Ornament: Rethinking our Perception of Theodulf of Orléans and Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Index Workshops in Medieval Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Princeton University, May 2023, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la tension des choses et la « nature morte liturgique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences : "Expérience : théologie et image entre Moyen Âge et Époque Moderne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Nationale d'Histoire de l'Art (INHA), Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discerning erudition of “compilatio”: understanding the theology behind the “Mixed” Sacramentaries and other liturgical compendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afterlives of the Gregorian Sacramentary Latin Mass Books and the Organisation pf Liturgical Knowledge (c. 850-1200)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Ratisbonne / Universität Regensburg; Chaire d'études liturgiques / Lehrstuhl für Liturgiewissenschaft, Sep 2023, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godescalc : Diacre et liturgiste carolingien oublié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d'études médiévales 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiodore et la géométrie. Le “feuillet Nordenfalk” et la théologie de l'ornement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chaire Gutenberg 2021 : Relation texte/image dans la poésie grecque, latine et arabe entre l’Antiquité Tardive et le Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Théologie catholique et sciences religieuses - UR4377 (Université de Strasbourg), Sep 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgical Enlivenment : Christian Conceptions on Energy in Western Medieval Art and Ritual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Kebtucky, Feb 2022, Kentucky, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Christ énergétique, la spirale et la monstrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "Ornementa Sacra"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bruxelles-Leuven, Belgique. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2tjdg7d.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04291575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de l'Esprit et l'énergie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le fil d'or du libre esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tarascon sur Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anachronic Limitations. Medieval Reflection on the Scuola degli Schiavoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Coloquio Ars Medieavalis: Una mirada perspicaz al arte Medieval. Homaje a Herbert L. Kessler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Santa María la Real, Oct 2021, Aguilar de Campoo, (Palencia), Spain. pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornement. Un concept pour comprendre le Moyen Age chrétien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La energia en el arte y la liturgia de la Edad Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario online : Imagenes de la otra Edad Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escuela del Prado, Dec 2020, Madrid, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los sentidos corporales y espirituales de la Edad Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo de Conferencias : Los sentidos en la Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Mar del Plata (Argentina); Grupo de Investigación de Estudios Medievales (GIEM); Fundación para la Historia de España (FHE), Nov 2020, On line Conference, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sens, le corps et l'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Corps et esprit au Moyen Âge : littérature, philosophie, médecine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Berlin, Allemagne. pp.59-78, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110615937-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03007667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the ‘Energetic’ Christ in Medieval Theology, Ritual, and Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Boulder, Apr 2019, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Energy in the Middle Ages: Dissemination, Deployment, Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yale Lectures in Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Yale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized Energy: The Performance of the Medieval Liturgy Reconsidered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Studies Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie dans l'art médiéval et l'art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art médiéval est-il contemporain ? Acte IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirer le rideau dans la liturgie médiévale et voir le corps du Christ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ligugé, France. pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie, la matérialité et les cinq sens : les illustrations des 9 modes de prières de saint Dominique et les peintures du BNF, fr. 13342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d'études médiévales 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de Dieu. L'énergie dans la liturgie et l'art du Moyen Age (conférence inaugurale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfinished Liturgical Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th International Congress on Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kalamazoo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key note: Painting and Praying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop – Histories, things, and anthropological approaches – materiality and gender in the Medieval and Early Modern Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Dominic and the Five Senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting scholar lecture &amp; seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Art HIstory, Florida State University, Feb 2017, Tallahassee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La synesthésie de la liturgie médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Analyser les perceptions sensorielles de « Dieu ». Développer les artefacts et les pratiques sensorielles en christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Movement in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting scholar lecture &amp; seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Art HIstory, Florida State University, Feb 2017, Tallahassee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre c’est prier. Les neuf modes de prière de saint Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Peindre, c’est prier. Anthropologie de la prière chrétienne, sur « Le corps comme lieu théologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité de l’activation sensorielle de l’art médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d'études médiévales, 62e session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02490760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saints, senses and devotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and Sanctity : Sensory experience of devotion (1000-1500)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme, image, mot : les initiales &amp;quot;O&amp;quot; du sacramentaire de Gellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th annual symposium of the International Medieval society : Words / Les Mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Medieval society; LAMOP, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, Liturgy, and the Five Senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Activation in Liturgy and Art in the Early Middle Ages: The Initials ‘O’ in the Sacramentary of Gellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Congress of Byzantine Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belgrade, Serbia. pp.198-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance liturgique et les cinq sens au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Cours de formation doctorale : Rituels et Mises en scène au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans l'ombre d'un doute: renifler la Maiestas Domini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue entre l'histoire de la liturgie et la musicologie : l'apport de Solange Corbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solange Corbin et l'enseignement de la musicologie à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM – Centre d'études supérieures de civilisation médiévale, Nov 2011, Poitiers, France. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.96439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie et les cinq sens: les illustrations du« cartulaire »de Saint-Martin du Canigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL Semana de Estudios Medievales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Pampelune, Espagne. pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre liturgique et son pouvoir d'incarnation de la liturgie des églises &amp;quot;locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiese locali e chiese regionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Spolète, Italie. pp.807-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sens dans la liturgie monastique du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Customaries and Monastic/Regular Life: Approaches from Across the Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Château de la Brestesche, France. pp.271-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de manuscrits médiévaux enluminés aux USA: entre goût artistique et &amp;quot;collectionisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Sistema de las ArtesVII : Jornadas de Historia del Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valparaíso, Chili. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le visible, l'invisible et les cinq sens dans le haut Moyen Âge. A propos de l'iconographie de l'ivoire de Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études médiévales de l'université de Bucarest; New Europe college de Bucarest; Uuniversité Charles-de-Gaulle Lille 3, Oct 2010, Bucarest, Roumanie. pp.11-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire, territorialité, espace, lieu. L'apport de la liturgie à une définition de l'espace du rituel au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la table ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Poitiers, France. pp.145-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie carolingienne : vieux débats, nouvelles questions. publications récentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Poitiers, France. pp.219-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00608594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture murale, l'enluminure et la liturgie : influences, interactions, échanges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Barcelone, Espagne. pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordinaires liturgiques de Saint-Martial de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Poitiers ; Limoges, France. pp.509-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions pratiques et symboliques du vin dans la liturgie du haut Moyen Âge occidental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settimane di studio della Fondazione Centro italiano di studi sull'alto Medioevo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Spolète, Italie. pp.1212-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, la réforme grégorienne et la liturgie. Etat de la question et perspectives de recherches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Rome et la Réforme grégorienne. traditions et innovations artistiques, (XIe-XIIe siècles).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lausanne, Suisse. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie de la sainte-Chapelle : un modèle pour les chapelles royales françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France. pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque organisé à l'occasion du cinquantenaire du CESCM, Poitiers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Poitiers, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures murales et les pratiques liturgiques dans l'église médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Dijon, France. pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pontifical-collectaire de Maillezais (Paris, BNF, ms. lat. 964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM; SEAMAN; GERHICO; CRHMA, Jun 2002, Poitiers, Maizellais, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.18518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">image médiévale : fonctions dans l'espace sacré et structuration de l'espace culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche en iconographie médiévale 'Imago", Jun 2005, Poitiers, France. pp.5-8, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.CSM-EB-1.100903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exégèse, liturgie et politique dans l’iconographie du cloître de Saint-Aubin d’Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes d'un symposium international "Der mittelalterliche Kreuzgang" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Tübingen, France. pp.220-240 et 711-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, codification et mémoire dans la liturgie médiévale : l’exemple du « Prototype de la liturgie dominicaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut dominicain; Institut de recherche et d'histoire des textes (CNRS); Bibliothèque Apostolique Vaticane; École Française de Rome, Mar 1995, Rome, Italie. pp.59-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l’autel portatif. Contribution à la connaissance du latin liturgique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Paris, France. pp.247-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie autour de Tournus au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Tournus, France. pp.87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tituli et enluminures dans le haut Moyen Âge : fonctions spirituelles et liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épigraphie et iconographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Oct 1995, Poitiers, France. pp.167-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité de l'ornement : reconsidérer les bibles de Théodulf d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il tempo nell’alto medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70 (2), Fondazione Centro Italiano di studi sull'alto medievo CISAM, pp.947-974, 2024, Atti delle Settimane di studio, 978-88-6809-411-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’Eschiele Mahomet. Un manuel d’islamologie au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-17, 2024, Histoire culturelle, 978-2-406-17187-4. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17189-8.p.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodulf d’Orléans et la liturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa und Christentum. Europe et Christianisme. Festschrift für Andreas Sohn fûr 65. Geburstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschendorff Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-314, 2024, 978-3-402-25082-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Christ énergétique, la spirale et la monstrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralph Dekoninck; Marie-Christine Claes; Barbara Baert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Ornamenta Sacra': Late Medieval and Early Modern Liturgical Objects in a European Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Art and Religion (13), </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-56, 2022, 978-9-04294-828-0. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2tjdg7d.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05014472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión sensorial y la expresión de las emociones en la pintura del Renacimiento italiano: un boceto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerardo Rodríguez; Diego Melo Carrasco; Juan Francisco Jiménez Alcázar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensologia y emociones de la Edad Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad nacional de Mar del Plata, pp.268-282, 2022, 978-987-811-032-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04291437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de Dieu. L'énergie dans la liturgie et l'art au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Edad Media a traves de los sentidos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Nacional de Mar del Plata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-94, 2021, 978-987-544-977-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation sensorielle de l'art dans la liturgie au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Varsovie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Romani. Mélanges offerts en l'honneur de Roman Michalowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-211, 2020, 978-83-2354-086-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sens, le corps et l'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaia Gubbini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body and Spirit in the Middle Ages. Literature, Philosophy, Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-78, 2020, 978-3-11-061591-3. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110615937-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du corps de Charlemagne. Un passage de la Vita Karoli d'Eginhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaela Sohn-Kronthaler; Jacques Verger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa und Memoria. Festschrift für Andreas Sohn zum 60.Geburtstag / Europe et mémoire. Mélanges offerts à Andreas Sohn à l'occasion de son 60ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 343-356, EOS editions, 2019, 978-3-8306-7955-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la translatio à la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-11, 2018, Cerf Patrimoines, 9782204129671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Billy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir de Dieu en images dans un antiphonaire de Saint-Maur-des-Fossés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-12, 2018, Cerf patrimoines, 9782204124195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic visualization in liturgical manuscripts in the early Middle Ages: the initial '0' in the sacramentaty of Gellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michelle P. Brown; Ildar H. Garipzanov; Benjamin C. Tilghman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphic Devices and the Early Decorated Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Boydell Press, pp.63-79, 2017, Boydell studies in medieval art and architecture, ISSN 2045-4902, 978-1-78327-226-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation sensorielle de l'art dans la liturgie au Moyen Âge. État de la question et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerardo Rodríguez; Gisela Coronado Schwindt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abordajes sensoriales del mundo medieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Nacional de Mar del Plata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-14, 2017, 978-987-544-781-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visitatio sepulchri et donatio pro anima dans l'illustration de l'évangéliaire de Saint-Mihiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Charron; Marc Gil; Ambre Vilain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée du regard : études d'histoire de l'art du Moyen Âge offertes à Christian Heck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.271-280, 2016, 978-2-503-56870-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La iglesia, la formación del imaginario medieval y su recepción en America despues de la conquista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El mundo de los conquistadores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silex, pp.27-43, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missarum Sollemnia: Eucharistic Rituals in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John h. Arnold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of medieval christianity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Pres, pp.238-253, 2014, 978-0-19-958213-6. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199582136.013.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and the Senses: Art and Liturgy in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Newhauser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of the Senses in the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.175-194, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peignes liturgiques. Des objets ecclésiastiques au service de la théologie du rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O clero secular medieval e as suas e abordagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Estudos de Historia Religiosa; Faculdade de Teologia, pp.141-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une copie moderne du &amp;quot;sacramentaire&amp;quot; de Charles le Chauve (Paris, BnF, lat. 9447 et lat. 1141), témoin du goût des collectionneurs du XVIIe siècle pour le Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Elfassi; Cécile Lanéry; Anne-Marie Turcan-Verkerk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Amicorum societas" : mélanges offerts à François Dolbeau pour son 65e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sismel-Ed. del Galluzzo, pp.501-514, 2013, Millennio medievale, ISSN 1973-1329 ; 96 / Millennio Medievale. Strumenti e studi. N.S, ISSN 1973-1310 ; 34, 978-88-8450-451-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux points de vue sur la signification du décor monumental de l'église chrétienne dans l'Antiquité et au Moyen Âge : Cyprien de Carthage (IIIe siècle) et Raban Maur (IXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plaisir de l'art du Moyen Âge : commande, production et réception de l'oeuvre d'art. Mélanges en hommage à Xavier Barral i Altet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Picard, pp.54-68, 2012, 978-2-7084-0920-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sonore de la liturgie dans l'Antiquité chrétienne et au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.51-57, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire de l'art et la liturgie du Moyen Âge occidental chez les écrivains français des XIX et XXe siècles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Sohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege der Erinnerung im und an das Mittelalter : Festschrift für Joachim Wollasch zum 80. Geburtstag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Winkler, pp.181-192, 2011, Aufbrüche ; ISSN : 1867-3252, 3, 978-3-89911-138-5 (rel.). - 978-3-89911-153-8 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relics, Liturgical Space, and the Theology of the Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Bagnoli, Holger A. Klein, C. Griffith Mann [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treasures of heaven : saints, relics, and devotion in medieval Europe : [exhibition, Cleveland Museum of art, 17 October 2010-17 January 2011 ; The Walters Art Museum, Baltimore, 13 February 2011-15 May 2011 ; The British Museum, London, 23 June 2011-9 October 2011]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum Press, pp.99-110, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psautier &amp;quot;(notice de dictionnaire).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Fouché; D. Péchoin; Ph. Schuwer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre, Tome 3 : N-Z.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Cercle de la Librairie, pp.412-413, 2011, 978-2-7654-0987-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raban Maur et la liturgie : état de la question et nouvelles perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Depreux, S. Lebecq, M. J.-L. Perrin [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raban Maur et son temps.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.355-366, 2010, Haut Moyen Age, ISSN 1783-8711 ; 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des recherches sur les livres liturgiques du Moyen Âge occidental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Saulnier; K. Livljanic; Ch. Cazaux-Kowalski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua mea calamus scribæ : mélanges offerts à madame Marie-Noël Colette par ses collègues, étudiants et amis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solesmes, pp.295-304, 2009, Etudes grégoriennes ; 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing the liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by Thomas F.X. Noble and Julia M.H. Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge history of christianity. Vol. 3, Early medieval christianities, c.600-c.1100.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Univ. Press, pp.472-488, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exégèse et liturgie dans le haut Moyen Âge. L'exemple des autels portatifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carmassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Präsenz und Verwendung der Heiligen Schrift im christlichen Frühmittelalter.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herzog August Bibliothek ; Harrassowitz in Kommission, pp.359-371, 2008, Wolfenbütteler Mittelalter-Studien, ISSN 0937-5724 ; 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Image of the Bishop in the Middle Ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. S. Scott, A. Trumbore Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bishop reformed. Studies of episcopal Power and Culure in the central Middle Ages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.84-89, 2007, Church, faith and Culture in the Medieval West</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l'ouvrage de Cécile Voyer : Faire le Ciel sur la Terre. Les images hagiographiques et le décor peint de Saint-Eutrope aux Salles-Lavauguyon (XIIe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Voyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire le Ciel sur la Terre. Les images hagiographiques et le décor peint de Saint-Eutrope aux Salles-Lavauguyon (XIIe siècle).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.1-4, 2007, Culture et société médiévales, ISSN : 1780-2881 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00681265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom, di Gregorianische Reform und die Liturgie, Canossa 1077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Stiegemann; M. Wemhoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canossa 1077 Erschütterung der Welt : Geschichte, Kunst und Kultur am Aufgang der Romanik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Hirmer, pp.277-282, 2006, 978-3-7774-2905-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition antique et &amp;quot;modernité&amp;quot; dans les évangiles de Sainte-Croix de Poitiers (Poitiers, Médiathèque François-Mitterrand, ms. 17 [65]).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jurkowlaniec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artem quaevis Alit terra. Studia professori Piotr Skubiszewski anno aetatis septuagesimo quinto oblata.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Varsovie, pp.67-80, 2006, Ikonotheka, ISSN : 0860-5769 ; 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Nature in the definition of Sacred Space in Medieval Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Sigurjónsdóttir, J. Ólafur Páll. É. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, Ethics and Environnement. A Free Enquiry into the Vulgary Received Notion of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars press, pp.36-44, 2006, 978-1-8471-8039-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image du « Christe-cité de la sagesse » dans un dessin anglais du XIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Hediger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout le temps du veneour est sanz oyseuseté. Mélanges offerts en l’honneur d’Yves Christe pour son 65e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Brepols, pp.125-132, 2005, Cultures et sociétés médiévales, 978-2-503-51865-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie épiscopale au Moyen Âge et sa signification théologique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aurell y A. Garcia de la Borbolla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La imagen del obispo hispano en la Edad Media.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eunsa, Ediciones Universidad de Navarra, pp.67-73, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00616477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts somptuaires et liturgie : le testament de l'évêque d'Elne, Riculf, 915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Gouguenheim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour aux sources : textes, études et documents d'histoire médiévale offerts à Michel Parisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.711-717, 2004, 270840704X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propter Sion non tacebo et propter Hierusalem non quiescam... La Jérusalem Céleste contemplée par Isaïe dans le lectionnaire de Montmajour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Favreau; Marie-Hélène Debiès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconographica. Mélanges offerts à Piotr Skubiszewski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'études supérieures de civilisation médiévale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-173, 1999, Civilisation médiévale, 2-9514506-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Jérusalem Céleste contemplée par Isaïe dans le lectionnaire de Montmajour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconographica. Mélanges offerts à Piotr Skubiszewki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, pp.165-173, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme liturgique, spatialisation du sacré et autels portatifs. Aux origines de la liturgie itinérante des ordres mendiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift A. Häussling, Maria Laach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie et ses textes : autour de la messe. Les ordines romani et les ivoires du sacramentaire de Drogon (IXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le christianisme en Occident du début du VIIe siècle au milieu du XIe siècle, Textes et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEDES, pp.109-116, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">libelli precum / livres liturgiques / objets liturgiques / missel / mobilier liturgique / ordinaire / ordines romani / pontifical / Psautier / pyxide / sacramentaires / sanctus / temporal / vase sacré / Walafrid Strabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Vauchez; Catherine Vincent (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du Moyen âge, Tome II, L-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cerf ; J. Clarke ; Città nuova, pp.24 sq., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnus Dei / Amalaire de Metz / Antiphonaire / art ottonien / autel / bénédictionnaire / cendres / cérémonial / collecte-collectaire / évangéliaires / graduel / homélie-homéliaire / hymne-hymnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Vauchez; Catherine Vincent (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du Moyen âge, Tome I, A-K</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cerf ; J. Clarke ; Città nuova, pp.24 sq., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons liturgiques pour une histoire du culte de la vierge dans l'Occident latin (Ve-XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie. Le culte de la Vierge dans la société médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauchesne, pp.15-43, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tituli et enluminures dans le haut Moyen Âge : fonctions spirituelles et liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épigraphie et iconographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, CESCM, pp.167-191, 1996, Civilisation Médiévale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fastes de la liturgie. Lettre du diacre Theotrochus sur la messe à Fulda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Guyotjeannin; Emmanuel Poulle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Gerbert d'Aurillac. Le pape de l'an mil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ecole nationale des chartes, pp.216-223, 1996, Matériaux pour l'histoire, 2-900791-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie et l'élaboration d'un espace ecclésial au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie. Le culte de la Vierge dans la société médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauchesne, pp.313-325, 1996, 9-782-70101-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prières pour Sylvestre II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Gerbert d'Aurillac, le pape de l'an Mil. Album de documents commentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Chartes, pp.232-235, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citations liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier sources et citations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.111-119, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques liturgiques et dévotionnelles et le décor monumental dans les églises du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'emplacement et la fonction des images dans la peinture murale du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre international d'art mural, pp.45-56, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formules de bénédiction et de consécration des veuves au cours du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veuves et veuvage dans le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.31-36, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric Palazzo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire de l'art du Moyen Âge à l'université de Poitiers depuis 1999.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au CNRS de 1992 à 1999.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du Centre d'études supérieures de civilisation médiévale de 2000 à 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre senior de l'Institut universitaire de France de 2011 à 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Senior Scholar au Getty Research Institute de la fondation Getty à Los Angeles de 2006 à 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d'histoire de l'art et d'archéologie de l'université de Poitiers de 2014 à 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doyen de l’Unité de Formation et de Recherche des Sciences Humaines et Arts de l’université de Poitiers de 2017 à 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission auprès de la direction de l'audit interne du CNRS depuis juillet 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2016, Senior Fellow à l'Israelian Institute of Advanced Studies à Jérusalem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur invité aux universités de Genève, Lausanne, Barcelone, Brno, Naples, Salerno.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction des &amp;quot;Cahiers de civilisation médiévale&amp;quot;, &amp;quot;Viator&amp;quot;, &amp;quot;Studies in iconography&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Membre de l’Historical School, Insitute for Advanced Study, Princeton.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a publié sept livres et près de 200 articles dans le domaine des relations entre histoire de l'art et liturgie au Moyen Age. Depuis trente ans, il donne des conférences dans des universités et centres de recherche en France, en Europe, en Amérique du Nord, en Amérique du Sud, en Australie et en Israël.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone: +33549454557</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Address:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CESCM</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">24, rue de la Chaîne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">86 022 POITIERS cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.palazzo@univ-poitiers.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art médiéval comme théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2025, Collection Épures, 979-10-413-0339-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broder la splendeur : La théologie chrétienne de l'ornement dans l'Antiquité et le Haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2024, 978-2-204-15508-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04542115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’autel à la peinture. L’œil médiéval de Piero della Francesca et de Vittore Carpaccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2024, 978-2-204-15506-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de Dieu : l'énergie de la liturgie et l'art au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 360 p., 2020, 9782204137393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02490472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rideau, le voile et le dévoilement du Proche-Orient ancien à l’Occident médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-Jean Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Debiais; Lucien-Jean Bord; Eric Palazzo. Geuthner, 2019, 2705340155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre, c'est prier : anthologie de la prière chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, pp.178, 2016, Cerf Patrimoines, 978-2-20-411403-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01356208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sens au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, pp.762, 2016, 978-2-204-10577-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention chrétienne des cinq sens dans la liturgie et l’art au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.512, 2014, 978-2-204-10245-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rituel et le sacré dans le christianisme : la liturgie de l'autel portatif dans l'Antiquité et au Moyen Âge .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 15, pp.205, 2008, Culture et société médiévales, ISSN : 1780-2881, Edina Bozoky, 978-2-503-52834-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00608616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante années d'études médiévales : à la confluence de nos disciplines : actes du colloque organisé à l'occasion du Cinquantenaire du CESCM, Poitiers, 1er-4 septembre 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Debies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Galderisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 5, pp.819, 2005, Culture et société médiévales, ISSN : 1780-2881, 978-2-503-51797-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pontifical de la curie romaine au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, 4, pp.407, 2004, Sources liturgiques, ISSN 1275-6202, 2-204-07332-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d'écrivains : la représentation de l'auteur dans les manuscrits et les imprimés du Moyen âge et de la première Renaissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de livre et de la lecture; Fédération française pour la coopération des bibliothèques, des métiers du livre et de la documentation, 2004, 2-907420-96-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des manuscrits conservés à Autun, ainsi qu'à la Société Éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bondéelle-Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols - CNRS, pp.870, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacre royal à l'époque de Saint-Louis, d'après le manuscrit latin 1246 de la BNF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Colette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.333, 2001, Le Temps des images, ISSN 1272-0119, 2-07-075599-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe de l'an mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gaborit-Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Riché. Zodiaque, 3, pp.376, 2001, Les grandes saisons de l'art chrétien, 2-7369-0269-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgie et société au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubier, pp.276, 2000, Collection historique (Paris), ISSN 0154-957X, Maurice Agulhon; Paul Lemerle, 2-70-072312-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des moines au temps des grandes abbayes : Xe-XIIIe siècles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme (dom) Davril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette littéraire, pp.344, 2000, Pluriel, 0296-2063, 978-2-01-270528-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évêque et son image : l'illustration du pontifical au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, pp.380, 1999, 2-503-50743-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Liturgical Books from the Beginning to the Thirteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Liturgical Press, pp.288, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie : le culte de la Vierge dans la société médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Iogna Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauchesne, pp.623, 1996, 978-2-70101-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacramentaires de Fulda : étude sur l'iconographie et la liturgie à l'époque ottonienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aschendorff, pp.260, 1994, Liturgiewissenschaftliche Quellen und Forschungen, ISSN 0076-0048 ; 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des livres liturgiques. Le Moyen Âge : des origines au XIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauchesne, pp.255, 1993, 2-7010-1280-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque monastique (IXe-XIIe siècle). Abbaye impériale de Wissembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Paumier-Foucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels : mélanges offerts à Pierre-Marie Gy O.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Clerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, pp.490, 1990, 2-204-04161-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus beaux manuscrits d'Echternach conservés à la Bibliothèque nationale de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale, Centre Culturel Français de Luxembourg, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (160)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Repenser l’art médiéval en 2023. Recueil d’études offertes à Xavier Barral I Altet&amp;lt;/i&amp;gt;, Miljenko Jurković, Elisabetta Scirocco, Arnaud Timbert (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (272), pp.463-464. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15j00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05477113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;On the Typology of Liturgical Books from the Western Middle Ages. Zur Typologie liturgischer Bücher des westlichen Mittelalters&amp;lt;/i&amp;gt;, Andrew J. M. Irving et Harald Buchinger (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (271), pp.338-339. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14upa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05325471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Franzé, &amp;lt;i&amp;gt;L’Église et les églises. Iconographie du monde grégorien (Rome, Italie, France)&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (270), pp.203-205. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debiais, Inscrire l’art médiéval. Objets, textes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Varia, 270, pp.189-191. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1489z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05162851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiodore et la géométrie : le “feuillet Nordenfalk” et la théologie de l’ornement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Archeologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05162692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Casartelli Novelli, &amp;lt;i&amp;gt;« Pensiero immaginale » e messaggi salvifici nelle « pagine di pietra » dell'età carolingia&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (271), pp.322-323. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14up4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05325454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heck, &amp;lt;i&amp;gt;Le Retable de l'Annonciation d'Aix. Récit, prophétie et accomplissement dans l'art de la fin du Moyen Âge&amp;lt;/i&amp;gt;, Dijon: Éditions Faton, 2023. 208 p., ISBN 978-2878443400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.270-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Heinzer, &amp;lt;i&amp;gt;Gold in the Sanctuary. Reassessing Notker of St Gall’s&amp;lt;/i&amp;gt; Liber Ymnorum, Toronto, Pontifical Institute of Mediaeval Studies (Studies and Texts, 228), 2022, 328 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 266, pp.352-353. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11v16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Edward Dutton, &amp;lt;i&amp;gt;Micro Middle Ages&amp;lt;/i&amp;gt;, Cham, Palgrave Macmillan (The New Middle Ages), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (267), pp.479-480. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12e70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abul Abbas, Théodulf et Fardulfe : l’éléphant et le paradis sur terre à l’époque carolingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di storia della miniatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48255/2785-4019.RSM.28.2024.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05162795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo, &amp;lt;i&amp;gt;Broder la splendeur. La théologie chrétienne de l’ornement dans l’Antiquité et le haut Moyen Âge &amp;lt;/i&amp;gt;, Paris (Les éditions du cerf) 2024, 245 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.4.108149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05525271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beaud, &amp;lt;i&amp;gt;Ces rois mages venus d’Occident : l’offrande des mages dans les arts monumentaux de l’espace féodal&amp;lt;/i&amp;gt;, « Histoire ancienne et médiévale - 179 », Paris, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speculum : a journal of medieval studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (4), pp.1255-1257. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/732405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Aurell, Medieval Self-Coronation. The History and Symbolism of a Ritual, Cambridge University Press, 2020, 340 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (262), pp.167-168. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.13683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Héber-Suffrin (†) et Christian Sapin, L’architecture carolingienne en France et en Europe, Paris, Picard, 2021, 299 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (261), pp.108-109. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.12953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04237106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godescalc : Diacre et liturgiste carolingien oublié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bénédictine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2), pp.339-380. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RB.5.137777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Gerstman, ed., Abstraction in Medieval Art: Beyond the ornament, Amsterdam, Amsterdam University Press, 2021, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speculum : a journal of medieval studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (1), pp.254-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albiero, Laura and Eleonora Celora, eds. Décrire le manuscrit liturgique: Méthodes, problématiques, perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Pentcheva, Performative Images and Cosmic Sound in the Exultet Liturgy of Sou­ thern Italy, Speculum, 95/2, 2020, p. 396-466.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (258), pp.208-212. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.9695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03855714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cordez et Evelin Wetter, Die Krone der Hildegard von Bingen, Riggisberg, Abegg-Stiftung (Monographien der Abegg-Stiftung, 21), 2019, 135 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (260), pp.398-399. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.10495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier, Piero della Francesca. Une conversion du regard, Paris : Les Éditions de l'EHESS, 2021, 360 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sehepunkte </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey F. Hamburger, The Birth of the Author. Pictorial Prefaces in Glossed Books of the Twelfth Century, Toronto, Pontifical Institute of Medieval Studies (Text, Image, Context. Studies in Medieval Manuscript Illumination, 9), 2021, 297 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (259), pp.315-317. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.10106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anachronic Limitations: A Medieval Reflection on the Scuola di San Giorgio degli Schiavoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04292187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. A. Dale, Pygmalion 's Power: Romanesque Sculpture, the Senses, and Religious Experience, University Park, The Pennsylvana State University Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (254), pp.153-155. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.7378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03290699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice E. Kitzinger, The Cross, the Gospels, and the Work of Art in the Carolingian Age, Cambridge, Cambridge University press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (250-251), pp.178-180. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Chazelle, The Codex Amiatinus and its &amp;quot;Sister&amp;quot; Bibles: Scripture, Liturgy, and Art of the Milieu of the Venerable Bede, Leyde/Boston, Brill (Commentaria. Sacred Texts and their Commentaries: Jewish, Christian and Islamic, 10), 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (250-251), pp.165-166. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Vernet et Eulalia Vernet (éd. et trad.), Ordo Virtutum: Hildegarda de Bingen, Barcelone, Universitat de Barcelona Edicions (Filologia UB), 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (252), pp.309-310. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane J. Reilly, The Cistercian Reform and the Art of the Book in Twelfth Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (1), pp.103-104. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knz266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04298223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Liturgy in the Middle Ages: Survey of Research (1980-2003) and Some Reflections on Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of English and Germanic Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The State of Medieval Studies, 105 (1), pp.170-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carraz et Esther Dehoux eds., Images et ornements autour des Ordres militaires au Moyen Âge: Culture visuelle et culte des saints (France, Espagne du Nord, Italie). Toulouse: Presses Universitaires du Mirail, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.254-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer P. Kingsley, The Bernward Gospels, Art, Memory and the Episcopate in Medieval Germany, University Park, Pennsylvania State University Press, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.422-424. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01780617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Zchomelidse, Art, Ritual and Civic Identity in Medieval Southern Italy, University Park, Pennsylvania State University Press, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.555-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02188694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Pace, Una Bibblia in avaria. Arte mediter­ ranea nella Salerno dell' xr secolo, Milan, Itaca (Arte e fede), 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.97-98. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riché. - Manuale scholarium. Turnhout, Brepols, 2014, 150 p. (Témoins de notre histoire, 16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.99-100. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.6153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cordez, Trésor, mémoire, merveilles : les objets des églises au Moyen Âge, Paris, Éditions EHESS (L'Histoire et ses représentations, 11), 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.391-392. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01716320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiltrud Westermann-Angerhausen. - Mittelalter­ liche Weihrauchfasser von 800 bis 1500. Peters­ bourg, Michael Imhof Verlag GmbH & Co. KG, 2014, 680 p. (Bronzegerate des Mittelalters, 7).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.214-215. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.6074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Parkes. The Making of Liturgy in the Ottonian Church. Books, Music and Ritual in Mainz, 950-1150. Cambridge, Cambridge University Press, 2015, xiii-259 p., ill., tabl., cartes (Cambridge Studies in Medieval LIfe and Though Fourth Series, 100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.6144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Script as Image. Corpus of Illuminated Manuscripts 21. Leuven and Paris: Peeters, 2014. 77 pp.; 39 color ills. Cloth (9789042930353)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">caa.reviews [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3202/caa.reviews.2017.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02954882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie dévotionnelle et les cinq sens : les neuf modes de prière de saint Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Krueger. - Liturgical Subjects. Christian Ritual, Biblical Narrative and the Formation of the Self in Byzantium. Philadelphie, University of Pennsylvania Press, 2014, xi-311 p. (Divinations: Rereading Late Ancient Religion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.315-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ganz.-Buch-Gewander. Prachteinbande im Mittelalter. Berlin, Dietrich Reimer, 2015, 400 p., ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (236), pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schuffels. - Das Brunograbmal im Dom zu Hildesheim. Kunst und geschichte einer romanishen Skulptur. Ratisbonne, Schnell & Steiner, 2012, 160 p., ill., h.-t. (Quellen und studien zur Geschichte und Kunst im Bistum HIldesheim, 4).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.523-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert L. Kessler. - L'oeil médiéval. ce que signifie voir l'art du Moyen Âge [trad. de l'anglais par Alexandre Hasnaoui], Paris, Klincksieck, 2015, ill., 253 op. (L'esprit et les formes, 41)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (235), pp.312-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02951344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita Bombek et Gudrun Sporbeck. - Kölner Bortenweberei im Mittelalter. Ratisbonne Schnell &amp; Steiner, 2012, 300 p., ill. (Corpus Kölner Borten, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (230), pp.142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en action des images dans l'illustration du sacramentaire de Gellone : le canon de la messe et le rituel baptismal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Piva (dir.), Art médiéval. Les voies de l'espace liturgique, Paris, Picard, 2010, 25 cm, 288 p. fig. et pl. en coul., plans, cartes, index de noms de personnes et de lieux. - ISBN : 978-2-7084-0875-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 170 (4), pp.349-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir et entendre les chants de la messe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.219-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sens au Moyen Âge : état de la question et perspectives de recherche (À la mémoire de Serafín Moralejo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (220), pp.339-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Giles Constable, éd. introd. et Bernard S. Smith, trad. [angl.] - Three Treatises from Bec on the Nature of Monastic Life. Toronto, Univ. of Toronto Press, 2008, X-179 pp., 1 h.-t.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (213), pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scènes et mémoires de la consécration de l'église dans l'occident médiéval&amp;quot;, éd. Didier Mehu. Turnhout, Brepols, 2007, 400 pp., 85 ill., 1 tabl. (Collection d'études médiévales de Nice, 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (214), pp.210-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Doig. - Liturgy and Architecture From the Early Church to the Middle Ages. Aldershot, Ashgate, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (209), pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Saxon. - The Eucharist in Romanesque France. Iconography and Theology. Woodbridge, Boydell Press, 2006, VIII-317 pp. 25 ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (210), pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, liturgy, and the five senses in the early Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.25-56. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.VIATOR.1.100566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00595347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de Manuela Beer. - Triumphkreuze des Mittelalters. Ein Breitag zu Typus und Genese im 12. und 13. Jahrhundert. Mit einem Katalog der erhaltenen Denkmäler. Ratisbonne, Schnell &amp; Steiner, 2005, 846 pp. 484 ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (210), pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Crivello. - Le 'Omelie sui Vangeli' di Gregorio Magno a Vercelli. Le miniature del ms. CXLVIII/8 della Biblioteca capitolare (AG06). Florence, SISMEL-Edizioni del Galluzo, 2005, XIV-151 pp., 100 h.-t. (Archivum Gregorianum, 6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (209), pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary C. Mansfield. - The humiliation of Sinners. Public Penance in Thirteenth-Century France [rééd.]. Ithaca/Londres, 2005, X-343 pp., 5 h.-t.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (209), pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de la liturgie de l'église au Moyen Age et sa réception dans le Nouveau Monde après la conquête.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tome XXV / 1 et 2 (49-50), pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bacci. - Lo spazio dell'anima. vita di una chiesa medievale. Rome/Bari, Laterza, 2005, XVII-286 pp. 24 h.-t. (Storia e Societa).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (211), pp.270-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;livre-corps&amp;quot; à l'époque carolingienne et son rôle dans la liturgie de la messe et sa théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.31-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00629152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et liturgie au Moyen Age. Nouvelles approches anthropologique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Historia del Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Extra 2, pp.31-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Petersen. - Ritual und Theater. Meßallegorese, Osterfeier und Osterpiel im Mittelalter. Tübingen, Niemeyer, 2004, viii-268 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (206), pp.186-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">805 : Liudger wird Bischof.Spuren eines Heiligen zwischen York, Rom und Münster &amp;quot;, éd. Gabriele Isenberg et Barbara Rommé. Munich Zabern, 2005, 300 pp., 200 ill., 1 DVD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (205), pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00681019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Braun-Niehr. - Das Brandenburger Evangelistar. Ratisbonne, Schnell & Steiner, 2005, 104 pp. (Schriften des Domstifts Brandenburg, 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (206), pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgie et symbolisme de l'espace rituel au temps d'Oliba.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginile rituale &amp;quot;locuri&amp;quot; de comunicare a sacrului ? = Les images rituelles : des &amp;quot;lieux&amp;quot; de communication du sacré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Transsilvaniae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVIII, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Verkerk. - Early Medieval Bible Illumination and the Ashburnham Pentateuch. Cambridge, Cambridge Univ. Press, 2004. x-262 pp. 36 ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.303-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reihlen Helmut (éd.), &amp;lt;i&amp;gt;Liturgische Gewänder und andere Paramente im Dom zu Brandenburg&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.280-280. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne J. Vause et Franck C. Gardiner, trad. [angl.] introd. - &amp;lt;i&amp;gt;Pope Innocent III. between God and Man. Six sermons on the Priestly Office&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.300-301. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o7i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Verkerk. — Early Medieval Bible Illumination and the Ashburnham Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.303-304. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o7k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suckale-Redlefsen Gude (éd.), &amp;lt;i&amp;gt;Die Handschriften des 8. bis 11. Jahrhunderts der Staatsbibliothek Bamberg. 1 : Texte. 2 : Abbildungen&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.295-296. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o7f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05330241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Wagner, éd. - Auben-Ansichen. Bucheinbände aus 1000 Jahren aus den Beständen der Bayerischen Staatsbibliothek München</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (204), pp.409-410. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o6k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Klemm. - &amp;lt;i&amp;gt;Die ottonischen und frühromanischen Handschriften der Bayerischen Staatsbibliothek&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (204), pp.394-395. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14o6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gude Suckale-Redlefsen éd. - Die Handschriften des 8. bis 11. Jahrhunderts der Staatsbibliothek Bamberg. 1 : Texte. 2 : Abbildungen, Wiesbaden, Harrassowitz, 2004, 2 vol. XXXV-224 + 156 pp., 539 ill. (Katalog der illuminierten Handschriften der Staasbibliothek Bamberg, 1, 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.295-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Koch et Franz-Albrecht Bornschlegel, éd. - Literaturbericht zur mittelalterlichen und neuzeitlichen Epigraphik (1998-2002). Hanovre, 2005, 519 pp. (Monumenta Germaniae Historica. Hilfsmittel, 22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Sachs, Ernst Badstübner et Helga Neumann. - Wörterbuch der Chrislichen Ikonographie. Ratisbonne, Schnell & Steiner, 2004, 390 pp. 46 ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Herbert Schutz. - The Carolingians in Central Europe, their History, Arts and Architecture. A Cultural History of Central Europe, 750-900. Leyde, Brill, 2004, xxii-636 pp. (Cultures, Beliefs and Traditions, Medieval and Early Modern Peoples, 18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mauskopf Deliyannis, éd. trad. - Agnellus of Ravenna. The Book of Pontiffs of the Church of Ravenna. Washington, Catholic Univ. of America Press, 2004, x-369 pp. 3 plans (Medieval Texts in Translation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (197), pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boureau, dir., Monique Goullet, Pascal Collomb, Laurence Moulinier et collab., éd. — Jacques de Voragine. La Légende dorée [préface de Jacques Le Goff]. Paris, Gallimard, 2004 (Bibliothèque de la Pléiade)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (193), pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcuin. De York à Tours. Écriture, pouvoir et réseaux dans l'Europe du haut Moyen Âge, dir. Philippe Depreux et Bruno Judic. Rennes, PUR, 2004 (Annales de Bretagne et des Pays de l'Ouest, 111/3).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.177-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Whitehead. - Castles of the Mind. A Study of Medieval Architectural Allegory. Cardiff, Univ. of Wales Press, 2003 (Religion & Culture in the Middle Ages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (196), pp.402-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamond McKitterick. — History and Memory in the Carolingian World. Cambridge, Univ. Press, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (197), pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Illustrated Beatus. A Corpus of the Illustrations of the Commentary on the Apocalypse. V : The Twelfth and Thirteenth Centuries. Londres, Harvey Miller Publishers, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.403-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Stuart Drake. — The Romanesque Fonts of Northern Europe and Scandinavia. Woodbrige, Boydell & Brewer, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48 (192), pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baschet. — La civilisation féodale. De l'an mil à la colonisation de l'Amérique. Paris, Aubier, 2004 (Coll. historique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Haney. — The St. Albans Psalter. An Anglo-Norman Song of Faith. New York, Lang, 2002 (Studies ofthe humanities, 60)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Illustrationen im Admonter Nonnenbrevier von 1180. Marienkrönung und Nonnenfrömmigkeit. Die Rolle der Brevierillustration in der Entwicklung von Bildthemen im 12. Jahrhundert. Wiesbaden, Reichert Ludwig, 2002 (Interdisziplinare zur Mittelalterforschung, 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.407-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Kupfer. — The Art of Healing. Painting for the Sick and the Sinner in a Medieval Town. University Park, Pennsylvania Stat Univ. Press, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.289-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Mariaux. — Warmond d'Ivrée et ses images. Politique et création iconographique autour de l'an mil. Berne, Lang, 2002 (Publications européennes, Série 28, Histoire de l'art, 388)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Saxer. — Sainte-Marie-Majeure. Une basilique de Rome dans l'histoire de la ville et de son Église (Ve-XIIIe s.). Rome, Ecole française, 2001 (Collection de l'École française de Rome, 283)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cottier. — « Anima mea » : Prières privées et textes de dévotion du Moyen Âge latin. Autour desprières ou méditations attribuées à Anselme de Cantorbéry (XIe -XIIe siècle). Turnhout, Brepols, 2002 (Recherches sur les théories religieuses, 3).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.269-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images médiévales et nouvelles technologies de l’information : lecture d’images et indexation par le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Angheben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bolot de Moussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Karkov. — Text and Picture in Anglo-Saxon England. Narrative Stratégies in the Junius 11Manuscript. Cambridge, Univ. Press, 2001 (Cambridge Stud. in Anglo-Saxon England, 31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.312-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hamilton. — The Practice of Penance 900-1050. Woodbridge, Boydell & Brewer, 2001 (Studies in History. New Series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46 (181), pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baschet. — Le sein du père. Abraham et la paternité dans l'Occident médiéval. Paris, Gallimard, 2000 (Le temps des images)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (185), pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colum Hourihane, éd. — King David in the Index of Christian Art. Princeton Univ. Press, 2002 (Index of Christian Art Ressources, II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Cazes et Maurice Scelles. — Le cloître de Moissac. Bordeaux, Editions Sud-Ouest, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (188), pp.388-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Carruthers. — Le livre de la mémoire. Une étude de la mémoire dans la culture médiévale [trad. française]. Paris, Macula, 2002 (Argo). et Mary Carruthers. — Machina memorialis. Méditation, rhétorique et fabrication des images au Moyen Âge [trad. française]. Paris, Gallimard, 2002 (Bibl. des historiens, 32)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (186), pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunilla Iversen. — Chanter avec les anges. Poésie dans la messe médiévale. Interprétations et commentaires. Paris, Cerf, 2001 (Patrimoines. Christianisme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (185), pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitzhak Hen. — The Royal Patronage of Liturgy in Frankish Gaul. To the Death of Charles the Bald (877). Londres, Boydell & Brewer, 2001 (Henry Bradshaw Society Subsidia, III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (185), pp.84-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brandt, éd. — Abglanz des Himmels. Romande in Hildesheim. Katalog zur Austellung des Dom-Museums Hildesheim, éd. M. Brandt. Ratisbonne, Schnell & Steiner, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Hauke. — Katalog der lateinischen Fragmente der Bayerischen Staatsbibliothek München. 2 : Clm29315-29520 Wiesbaden, Harrassowitz, 2001 (Catalogus codicum manuscriptorum BIbliotheca Monacensis, IV/12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (186), pp.193-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Buc. — Dangereux rituel. De l'histoire médiévale aux sciences sociales. Paris, PUF, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (187), pp.293-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgy (The) of the Medieval Church, éd. Th. Heffernan et E. Ann Matter Kalamazoo, Medieval Institute, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (187), pp.318-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Crivello. — La miniatura a Bobbio tra IX e X secolo e i suoi modelli caro- lingi. Turin/Londres/Venise, Allemandi, 2001, 213 pp., 102 h.-t. (Archivi di arte antica).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rosa Calderoni Masetti. — Il pergamo di Guglielmo per il duomo di Pisa oggi a Cagliari.Pise, Opera dellaPrimaziale Pisana, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Sureda, dir. — Summa pictorica. El esplendor de la Edad Media. Barcelone, Planeta, 1999 (Summapictorica, II).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dinzelbacher. — Himmel, Hölle, Heilige. Visionen und Kunst im Mittelalter. Darmstadt, Primus VerlagGMBH, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (187), pp.297-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Orofino. — I codici decor ati dell'Archivio di Montecassino. II, 2 : I codici preteobaldiani e teobaldiani.Cassino, Univers. degli Studi, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin E. A. Kroesen. — The Sepulchrum Domini through the Ages. Its Form and Function. Louvain, Peeters,2000 (Liturgia condenda, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (181), pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam S. Cohen. — The Uta Codex. Art, Philosophy, and Reform in Eleventh-Century Germany. University Park, Pennsylvania State University Press, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (181), pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des autels portatifs par Jean-Baptiste Gattico (1704-1754)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Liturgie, arts et architecture à l’époque romane, 34, pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Van Tongeren. Exaltation of the Cross. Toward the Origins of the Feast of the Cross and the Meaning of the Cross in Early Medieval Liturgy. Louvain, Peeters, 2000 (Liturgia condenda, 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (181), pp.98-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroska Nagy, Le don des larmes au Moyen Age. Un instrument spirituel en quête d'institution (Xe-XIIIe siècle), Paris, A. Michel, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (183), pp.281-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière et la liturgie au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, XVII/1 (33), pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abtei (Die) Echternach, 698-1998, éd. M. C. Ferrari, J. Schroeder et H. Trauffler. Echternach, CLUDEM, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (180), pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Early Medieval Bibles, dir. John Williams. University Park, Pennsylvania State Univers. Pr., 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.378-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliques (Les). Objets, cultes, symboles. Actes du colloque international de l'Université du Littoral-Côte d'Opale (Boulogne -sur -Mer), 4-6 septembre 1997, éd. Edina Bozoky et Anne-Marie Helvétius. Turnhout, Brepols, 1999 (Hagiologia, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (173), pp.94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Amiet. - Les manuscrits liturgiques du diocèse de Lyon. Description et analyse. Paris, CNRS, 1998 (Documents, études et répertoire - IRHT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.160-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Weitzmann, Massimo Bernabo et Rita Tarasconi. — The Byzantine Octateuchs. Princeton Univers. Pr., 1999, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (173), pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad de Silva y Verastegui. — La miniatura en el monasterio de San Millan de la Cogolla. Une contribucion al estudio de los codices miniados en los siglos XI al XIII. Logroño, Instituto de Estudios Riojanos, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (173), pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Jackson. — Ordines coronationis Franciae. Texts and Ordines for the Coronation of Frankish andFrench Kings and Queens in the Middle Ages. .Philadelphie, University of Philadelphia Press, 1995-2000, 2 vol. (Middle AgesSeries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (176), pp.388-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et liturgie. L’exemple de la dédicace de l’église et de la consécration de l’autel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 159 (IV), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2001.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diego Barrado. - Nacido del fuego. El arte del hierro romanico en torno al camino de Santiago. Saragosse, Mira, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.175-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dor. - Les reliquaires de la Passion en France du Ve au XVe siècle. Amiens, CAHMER, 1999 (Histoire médiévale et archéologie, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.177-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Schianchi, dir. - Il battistero di Parma. Iconografia, iconologia, fonti letterarie. Milan, Vita e pensiero,1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davy. — La peinture murale romane des Pays de la Loire. L'indicible et le ruban plissé. Laval, 1999 (La Mayenne : archéologie et histoire, suppl, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (173), pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alfani. - Santi, supplizi e storia nella pittura murale lombarda del XII secolo. La cappella di San Martino aCarugo. Rome, Nuova Argos, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Heikkilä. Das Kloster Fulda und der Goslarer Rangstreit. Helsinki, Academia Scientiarum Fennica, 1998 (Humaniora, 298).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Williams. - The Illustrated Beatus. A Corpus of the Illustrations of the Commentary on the Apocalypse. II :The Ninth and Tenth Centuries. III : The Tenth and Eleventh Centuries. Londres, Harvey Miller Publ., 1994/98, 2 vol..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino M. Zchomelidse. — Santa Maria Immacolata in Ceri. Pittura sacra al tempo della Riforma Gregoriana. Sakrale Malerei im Zeitalter der Gregorianischen Reform. Rome, Archivio Guido Izzi, 1996 (Arte e storia, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (169), pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie de l'Occident médiéval autour de l'an mil. Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (172), pp.371-394. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ccmed.2000.2786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évêque et son image. Codification de la ritualité épiscopale dans les pontificaux du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut historique belge de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79, pp.165-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Deshman. — The Benedictional of Jethelwold. Princeton, Univers. Pr., 1995, xxiii-287 pp., 248 fac-sim. (Studies in Manuscript Illumination, 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (168), pp.404-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie et l'élaboration d'un espace ecclésial au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut historique belge de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79, pp.313-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et liturgie dans les études médiévales aujourd'hui : un éclairage méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (161), pp.65-69. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ccmed.1998.2711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foi et croyance au Moyen Âge. Les médiations liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (6), pp.1131-1154. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ahess.1998.279718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Echternacher Evangelistar Kaiser Heinrichs III., Universitätsbibliothek Bremen Ms. b. 21, herausgegeben und bearbeitet von G. Knoll, 125 pp., Wiesbaden, 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 156 (4), pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre dans les trésors du Moyen Âge. Contribution à l'histoire de la Memoria médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (1), pp.93-118. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ahess.1997.279554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre dans les trésors du Moyen Âge. Contribution à l'histoire de la Memoria médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRATHMA (Centre de recherche sur l'Antiquité tardive et le haut Moyen Âge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Les trésors de sanctuaires, de l'Antiquité à l'époque romaine, VII, pp.137-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayr-Harting, Ottonian Book Illumination. An Historical Study, 2, vol. I. Thèmes ; II. Books, Londres, 1991, 271 p. et 299 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 154 (1), pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weilandt, Geistliche und Kunst. Ein Beitrag zur Kultur der ottomsch-sahschen Reichskirche und zur Veränderung künstlerischer Traditionen im späten 11. Jahrhundert, « Beihefte zum Archiv für Kulturgeschichte, 35 », Köln, Weimar, Wien, 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 154 (4), pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres dans les trésors du Moyen Âge. Contribution à l’histoire de la memoria médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRATHMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Les trésors de sanctuaires. De l’Antiquité à l’époque romane, Cahiers VII, pp.137-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgie, Musique et culture au milieu du XIIIe siècle. Autour du Ms. Roma, Santa Sabina XIX L.1, prototype de la liturgie dominicaine, Rome, 2-4 mars 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6, pp.309-311. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.2.305542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres entre historiens et liturgistes organisées par l'Institut supérieur de liturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 197 (1), pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Kötzsche (dir.), Der Quedlinburger Schatz wieder vereint (Katalog zur Ausstellung im Kunstgewerbemuseum, Staatliche Museen zu Berlin – Preußischer Kulturbesitz, 31.10.1992 – 30.5.1993), Berlin: Ars Nicolai, 1992, xx-140 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, n.p. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01457347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Michon, Le grand passionnaire enluminé de Weissenau et son scriptorium autour de 1200, Genève,1990, 264 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151 (4), pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey F. Hamburger, A « Liber Precum » in Sélestat and the Development of the Illustrated Prayer Book in Germany, in The Art Bulletin, LXXIII, 1991, p. 209-236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151 (4), pp.636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie et liturgie : les mosaïques du baptistère de Kélibia (Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Liturgiewissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 34, p. 102-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordinaires liturgiques comme sources pour l’historien du Moyen Âge. À propos d’ouvrages récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3, pp.233-240. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.2.305514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Fritzsche, Die mittelalterlichen Glasmalereien im Regensburger Dom, (Corpus Vitrearum Medii Aevi,Deutschland Band XIII : Regensbürg und Oberpfalz), Teil 1, 2 vol., Berlin, 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 150 (1), pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Exner, Die Fresken der Krypta von St. Maximin in Trier und ihre Stellung in der spätkarolingischen Wandmalerei, Trierer Zeitschrift für Geschichte und Kunst des Trierer Landes und seiner Nachbargebiete, Beiheft 10, Rheinisches Landesmuseum Trier, 1989, 341 p., 8 pi. couleurs et 95 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 149 (1), pp.136-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codices illuminati. A propos de publications récentes en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information de la Mission Historique Française en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22, pp.83-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration du codex Gressly, missel bâlois du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des libelli dans la pratique liturgique du haut Moyen Âge. Histoire et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (62), pp.9-36. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.2.305467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évangéliaire d'Henri II et l'Apocalypse de Bamberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 148 (3), pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un libellus missae du scriptorium de Saint-Amand pour Saint-Denis. Son intérêt pour la typologie des manuscrits liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bénédictine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 99, pp.286-292. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RB.4.01231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidrun Stein, Die romanischen Wandmalereien in der Klosterkirche Prüfening (Studien und Quellen zurKunstgeschichte Regensburg) I. Regensburg, 1987, 231 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 147 (1), pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raban Maur, De laudibus sanctae crucis, traduit, annoté et présenté par Michel Perrin, d'après le manuscrit Amiens, Bibliothèque municipale, 223, Paris, Berg international / Amiens, Les Trois Cailloux, 1988, 245 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 147 (4), pp.365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux dispositifs liturgiques du haut Moyen Âge en Lorraine (VIIe-IXe siècles) Sources archéologiques et liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Heber-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 2, pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie des fresques de Berzé-la-Ville dans le contexte de la réforme grégorienne et de la liturgie clunisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 19, pp.169-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration de l'évangéliaire au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 10 (176), pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodulf d’Orléans et la liturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa und Christentum. Europe et Christianisme. Festschrift für Andreas Sohn fûr 65. Geburstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschendorff Verlag, 2024, Münster, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discerning erudition of “compilatio”: understanding the theology behind the “Mixed” Sacramentaries and other liturgical compendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afterlives of the Gregorian Sacramentary Latin Mass Books and the Organisation pf Liturgical Knowledge (c. 850-1200)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Ratisbonne / Universität Regensburg; Chaire d'études liturgiques / Lehrstuhl für Liturgiewissenschaft, Sep 2023, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carolingian Theology of Ornament: Rethinking our Perception of Theodulf of Orléans and Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Index Workshops in Medieval Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Princeton University, May 2023, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la tension des choses et la « nature morte liturgique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences : "Expérience : théologie et image entre Moyen Âge et Époque Moderne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Nationale d'Histoire de l'Art (INHA), Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité de l'ornement : reconsidérer les bibles de Théodulf d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LXX Settimana di studio : Il tempo nell’alto medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Centro Italiano di studi sull'alto medievo (CISAM), Apr 2023, Spoleto, Italie. pp.947-974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godescalc : Diacre et liturgiste carolingien oublié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d'études médiévales 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiodore et la géométrie. Le “feuillet Nordenfalk” et la théologie de l'ornement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chaire Gutenberg 2021 : Relation texte/image dans la poésie grecque, latine et arabe entre l’Antiquité Tardive et le Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Théologie catholique et sciences religieuses - UR4377 (Université de Strasbourg), Sep 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liturgical Enlivenment : Christian Conceptions on Energy in Western Medieval Art and Ritual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Kebtucky, Feb 2022, Kentucky, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornement. Un concept pour comprendre le Moyen Age chrétien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de l'Esprit et l'énergie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le fil d'or du libre esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tarascon sur Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anachronic Limitations. Medieval Reflection on the Scuola degli Schiavoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Coloquio Ars Medieavalis: Una mirada perspicaz al arte Medieval. Homaje a Herbert L. Kessler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Santa María la Real, Oct 2021, Aguilar de Campoo, (Palencia), Spain. pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los sentidos corporales y espirituales de la Edad Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo de Conferencias : Los sentidos en la Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Mar del Plata (Argentina); Grupo de Investigación de Estudios Medievales (GIEM); Fundación para la Historia de España (FHE), Nov 2020, On line Conference, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sens, le corps et l'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Corps et esprit au Moyen Âge : littérature, philosophie, médecine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Berlin, Allemagne. pp.59-78, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110615937-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03007667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La energia en el arte y la liturgia de la Edad Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario online : Imagenes de la otra Edad Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escuela del Prado, Dec 2020, Madrid, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Christ énergétique, la spirale et la monstrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "Ornementa Sacra"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bruxelles-Leuven, Belgique. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2tjdg7d.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04291575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie, la matérialité et les cinq sens : les illustrations des 9 modes de prières de saint Dominique et les peintures du BNF, fr. 13342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d'études médiévales 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirer le rideau dans la liturgie médiévale et voir le corps du Christ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ligugé, France. pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized Energy: The Performance of the Medieval Liturgy Reconsidered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Studies Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie dans l'art médiéval et l'art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art médiéval est-il contemporain ? Acte IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Energy in the Middle Ages: Dissemination, Deployment, Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yale Lectures in Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Yale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the ‘Energetic’ Christ in Medieval Theology, Ritual, and Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Boulder, Apr 2019, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de Dieu. L'énergie dans la liturgie et l'art du Moyen Age (conférence inaugurale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfinished Liturgical Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th International Congress on Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kalamazoo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key note: Painting and Praying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop – Histories, things, and anthropological approaches – materiality and gender in the Medieval and Early Modern Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Dominic and the Five Senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting scholar lecture &amp; seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Art HIstory, Florida State University, Feb 2017, Tallahassee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La synesthésie de la liturgie médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Analyser les perceptions sensorielles de « Dieu ». Développer les artefacts et les pratiques sensorielles en christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Movement in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting scholar lecture &amp; seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Art HIstory, Florida State University, Feb 2017, Tallahassee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre c’est prier. Les neuf modes de prière de saint Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Peindre, c’est prier. Anthropologie de la prière chrétienne, sur « Le corps comme lieu théologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité de l’activation sensorielle de l’art médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d'études médiévales, 62e session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02490760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans l'ombre d'un doute: renifler la Maiestas Domini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Activation in Liturgy and Art in the Early Middle Ages: The Initials ‘O’ in the Sacramentary of Gellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Congress of Byzantine Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belgrade, Serbia. pp.198-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01375874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme, image, mot : les initiales &amp;quot;O&amp;quot; du sacramentaire de Gellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th annual symposium of the International Medieval society : Words / Les Mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Medieval society; LAMOP, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, Liturgy, and the Five Senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saints, senses and devotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and Sanctity : Sensory experience of devotion (1000-1500)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance liturgique et les cinq sens au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Cours de formation doctorale : Rituels et Mises en scène au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue entre l'histoire de la liturgie et la musicologie : l'apport de Solange Corbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solange Corbin et l'enseignement de la musicologie à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM – Centre d'études supérieures de civilisation médiévale, Nov 2011, Poitiers, France. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.96439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de manuscrits médiévaux enluminés aux USA: entre goût artistique et &amp;quot;collectionisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Sistema de las ArtesVII : Jornadas de Historia del Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valparaíso, Chili. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie et les cinq sens: les illustrations du« cartulaire »de Saint-Martin du Canigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL Semana de Estudios Medievales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Pampelune, Espagne. pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre liturgique et son pouvoir d'incarnation de la liturgie des églises &amp;quot;locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiese locali e chiese regionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Spolète, Italie. pp.807-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sens dans la liturgie monastique du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Customaries and Monastic/Regular Life: Approaches from Across the Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Château de la Brestesche, France. pp.271-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le visible, l'invisible et les cinq sens dans le haut Moyen Âge. A propos de l'iconographie de l'ivoire de Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études médiévales de l'université de Bucarest; New Europe college de Bucarest; Uuniversité Charles-de-Gaulle Lille 3, Oct 2010, Bucarest, Roumanie. pp.11-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire, territorialité, espace, lieu. L'apport de la liturgie à une définition de l'espace du rituel au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la table ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Poitiers, France. pp.145-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie carolingienne : vieux débats, nouvelles questions. publications récentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Poitiers, France. pp.219-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00608594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture murale, l'enluminure et la liturgie : influences, interactions, échanges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Barcelone, Espagne. pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie de la sainte-Chapelle : un modèle pour les chapelles royales françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France. pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordinaires liturgiques de Saint-Martial de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Poitiers ; Limoges, France. pp.509-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions pratiques et symboliques du vin dans la liturgie du haut Moyen Âge occidental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settimane di studio della Fondazione Centro italiano di studi sull'alto Medioevo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Spolète, Italie. pp.1212-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, la réforme grégorienne et la liturgie. Etat de la question et perspectives de recherches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Rome et la Réforme grégorienne. traditions et innovations artistiques, (XIe-XIIe siècles).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lausanne, Suisse. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque organisé à l'occasion du cinquantenaire du CESCM, Poitiers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Poitiers, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pontifical-collectaire de Maillezais (Paris, BNF, ms. lat. 964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM; SEAMAN; GERHICO; CRHMA, Jun 2002, Poitiers, Maizellais, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.18518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures murales et les pratiques liturgiques dans l'église médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Dijon, France. pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">image médiévale : fonctions dans l'espace sacré et structuration de l'espace culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche en iconographie médiévale 'Imago", Jun 2005, Poitiers, France. pp.5-8, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.CSM-EB-1.100903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exégèse, liturgie et politique dans l’iconographie du cloître de Saint-Aubin d’Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes d'un symposium international "Der mittelalterliche Kreuzgang" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Tübingen, France. pp.220-240 et 711-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, codification et mémoire dans la liturgie médiévale : l’exemple du « Prototype de la liturgie dominicaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut dominicain; Institut de recherche et d'histoire des textes (CNRS); Bibliothèque Apostolique Vaticane; École Française de Rome, Mar 1995, Rome, Italie. pp.59-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l’autel portatif. Contribution à la connaissance du latin liturgique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Paris, France. pp.247-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie autour de Tournus au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Tournus, France. pp.87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tituli et enluminures dans le haut Moyen Âge : fonctions spirituelles et liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épigraphie et iconographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Oct 1995, Poitiers, France. pp.167-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodulf d’Orléans et la liturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa und Christentum. Europe et Christianisme. Festschrift für Andreas Sohn fûr 65. Geburstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschendorff Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-314, 2024, 978-3-402-25082-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité de l'ornement : reconsidérer les bibles de Théodulf d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il tempo nell’alto medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70 (2), Fondazione Centro Italiano di studi sull'alto medievo CISAM, pp.947-974, 2024, Atti delle Settimane di studio, 978-88-6809-411-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’Eschiele Mahomet. Un manuel d’islamologie au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-17, 2024, Histoire culturelle, 978-2-406-17187-4. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17189-8.p.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión sensorial y la expresión de las emociones en la pintura del Renacimiento italiano: un boceto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerardo Rodríguez; Diego Melo Carrasco; Juan Francisco Jiménez Alcázar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensologia y emociones de la Edad Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad nacional de Mar del Plata, pp.268-282, 2022, 978-987-811-032-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04291437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Christ énergétique, la spirale et la monstrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralph Dekoninck; Marie-Christine Claes; Barbara Baert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Ornamenta Sacra': Late Medieval and Early Modern Liturgical Objects in a European Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Art and Religion (13), </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-56, 2022, 978-9-04294-828-0. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2tjdg7d.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05014472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle de Dieu. L'énergie dans la liturgie et l'art au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Edad Media a traves de los sentidos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Nacional de Mar del Plata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-94, 2021, 978-987-544-977-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation sensorielle de l'art dans la liturgie au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Varsovie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Romani. Mélanges offerts en l'honneur de Roman Michalowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-211, 2020, 978-83-2354-086-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sens, le corps et l'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaia Gubbini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body and Spirit in the Middle Ages. Literature, Philosophy, Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-78, 2020, 978-3-11-061591-3. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110615937-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du corps de Charlemagne. Un passage de la Vita Karoli d'Eginhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaela Sohn-Kronthaler; Jacques Verger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa und Memoria. Festschrift für Andreas Sohn zum 60.Geburtstag / Europe et mémoire. Mélanges offerts à Andreas Sohn à l'occasion de son 60ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 343-356, EOS editions, 2019, 978-3-8306-7955-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la translatio à la création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-11, 2018, Cerf Patrimoines, 9782204129671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Billy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir de Dieu en images dans un antiphonaire de Saint-Maur-des-Fossés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-12, 2018, Cerf patrimoines, 9782204124195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic visualization in liturgical manuscripts in the early Middle Ages: the initial '0' in the sacramentaty of Gellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michelle P. Brown; Ildar H. Garipzanov; Benjamin C. Tilghman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphic Devices and the Early Decorated Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Boydell Press, pp.63-79, 2017, Boydell studies in medieval art and architecture, ISSN 2045-4902, 978-1-78327-226-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation sensorielle de l'art dans la liturgie au Moyen Âge. État de la question et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerardo Rodríguez; Gisela Coronado Schwindt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abordajes sensoriales del mundo medieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Nacional de Mar del Plata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-14, 2017, 978-987-544-781-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visitatio sepulchri et donatio pro anima dans l'illustration de l'évangéliaire de Saint-Mihiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Charron; Marc Gil; Ambre Vilain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée du regard : études d'histoire de l'art du Moyen Âge offertes à Christian Heck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.271-280, 2016, 978-2-503-56870-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La iglesia, la formación del imaginario medieval y su recepción en America despues de la conquista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El mundo de los conquistadores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silex, pp.27-43, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missarum Sollemnia: Eucharistic Rituals in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John h. Arnold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of medieval christianity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Pres, pp.238-253, 2014, 978-0-19-958213-6. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199582136.013.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and the Senses: Art and Liturgy in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Newhauser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of the Senses in the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.175-194, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peignes liturgiques. Des objets ecclésiastiques au service de la théologie du rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O clero secular medieval e as suas e abordagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Estudos de Historia Religiosa; Faculdade de Teologia, pp.141-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une copie moderne du &amp;quot;sacramentaire&amp;quot; de Charles le Chauve (Paris, BnF, lat. 9447 et lat. 1141), témoin du goût des collectionneurs du XVIIe siècle pour le Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Elfassi; Cécile Lanéry; Anne-Marie Turcan-Verkerk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Amicorum societas" : mélanges offerts à François Dolbeau pour son 65e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sismel-Ed. del Galluzzo, pp.501-514, 2013, Millennio medievale, ISSN 1973-1329 ; 96 / Millennio Medievale. Strumenti e studi. N.S, ISSN 1973-1310 ; 34, 978-88-8450-451-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00916401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sonore de la liturgie dans l'Antiquité chrétienne et au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.51-57, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux points de vue sur la signification du décor monumental de l'église chrétienne dans l'Antiquité et au Moyen Âge : Cyprien de Carthage (IIIe siècle) et Raban Maur (IXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plaisir de l'art du Moyen Âge : commande, production et réception de l'oeuvre d'art. Mélanges en hommage à Xavier Barral i Altet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Picard, pp.54-68, 2012, 978-2-7084-0920-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psautier &amp;quot;(notice de dictionnaire).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Fouché; D. Péchoin; Ph. Schuwer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre, Tome 3 : N-Z.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Cercle de la Librairie, pp.412-413, 2011, 978-2-7654-0987-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire de l'art et la liturgie du Moyen Âge occidental chez les écrivains français des XIX et XXe siècles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Sohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege der Erinnerung im und an das Mittelalter : Festschrift für Joachim Wollasch zum 80. Geburtstag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Winkler, pp.181-192, 2011, Aufbrüche ; ISSN : 1867-3252, 3, 978-3-89911-138-5 (rel.). - 978-3-89911-153-8 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relics, Liturgical Space, and the Theology of the Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Bagnoli, Holger A. Klein, C. Griffith Mann [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treasures of heaven : saints, relics, and devotion in medieval Europe : [exhibition, Cleveland Museum of art, 17 October 2010-17 January 2011 ; The Walters Art Museum, Baltimore, 13 February 2011-15 May 2011 ; The British Museum, London, 23 June 2011-9 October 2011]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum Press, pp.99-110, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raban Maur et la liturgie : état de la question et nouvelles perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Depreux, S. Lebecq, M. J.-L. Perrin [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raban Maur et son temps.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.355-366, 2010, Haut Moyen Age, ISSN 1783-8711 ; 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des recherches sur les livres liturgiques du Moyen Âge occidental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Saulnier; K. Livljanic; Ch. Cazaux-Kowalski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua mea calamus scribæ : mélanges offerts à madame Marie-Noël Colette par ses collègues, étudiants et amis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solesmes, pp.295-304, 2009, Etudes grégoriennes ; 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exégèse et liturgie dans le haut Moyen Âge. L'exemple des autels portatifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carmassi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Präsenz und Verwendung der Heiligen Schrift im christlichen Frühmittelalter.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herzog August Bibliothek ; Harrassowitz in Kommission, pp.359-371, 2008, Wolfenbütteler Mittelalter-Studien, ISSN 0937-5724 ; 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing the liturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by Thomas F.X. Noble and Julia M.H. Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge history of christianity. Vol. 3, Early medieval christianities, c.600-c.1100.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Univ. Press, pp.472-488, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Image of the Bishop in the Middle Ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. S. Scott, A. Trumbore Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bishop reformed. Studies of episcopal Power and Culure in the central Middle Ages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.84-89, 2007, Church, faith and Culture in the Medieval West</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l'ouvrage de Cécile Voyer : Faire le Ciel sur la Terre. Les images hagiographiques et le décor peint de Saint-Eutrope aux Salles-Lavauguyon (XIIe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Voyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire le Ciel sur la Terre. Les images hagiographiques et le décor peint de Saint-Eutrope aux Salles-Lavauguyon (XIIe siècle).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.1-4, 2007, Culture et société médiévales, ISSN : 1780-2881 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00681265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom, di Gregorianische Reform und die Liturgie, Canossa 1077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Stiegemann; M. Wemhoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canossa 1077 Erschütterung der Welt : Geschichte, Kunst und Kultur am Aufgang der Romanik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Hirmer, pp.277-282, 2006, 978-3-7774-2905-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition antique et &amp;quot;modernité&amp;quot; dans les évangiles de Sainte-Croix de Poitiers (Poitiers, Médiathèque François-Mitterrand, ms. 17 [65]).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jurkowlaniec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artem quaevis Alit terra. Studia professori Piotr Skubiszewski anno aetatis septuagesimo quinto oblata.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Varsovie, pp.67-80, 2006, Ikonotheka, ISSN : 0860-5769 ; 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Nature in the definition of Sacred Space in Medieval Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Sigurjónsdóttir, J. Ólafur Páll. É. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, Ethics and Environnement. A Free Enquiry into the Vulgary Received Notion of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars press, pp.36-44, 2006, 978-1-8471-8039-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image du « Christe-cité de la sagesse » dans un dessin anglais du XIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Hediger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout le temps du veneour est sanz oyseuseté. Mélanges offerts en l’honneur d’Yves Christe pour son 65e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Brepols, pp.125-132, 2005, Cultures et sociétés médiévales, 978-2-503-51865-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie épiscopale au Moyen Âge et sa signification théologique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aurell y A. Garcia de la Borbolla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La imagen del obispo hispano en la Edad Media.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eunsa, Ediciones Universidad de Navarra, pp.67-73, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00616477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts somptuaires et liturgie : le testament de l'évêque d'Elne, Riculf, 915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Gouguenheim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour aux sources : textes, études et documents d'histoire médiévale offerts à Michel Parisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.711-717, 2004, 270840704X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Jérusalem Céleste contemplée par Isaïe dans le lectionnaire de Montmajour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconographica. Mélanges offerts à Piotr Skubiszewki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, pp.165-173, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propter Sion non tacebo et propter Hierusalem non quiescam... La Jérusalem Céleste contemplée par Isaïe dans le lectionnaire de Montmajour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Favreau; Marie-Hélène Debiès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconographica. Mélanges offerts à Piotr Skubiszewski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'études supérieures de civilisation médiévale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-173, 1999, Civilisation médiévale, 2-9514506-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme liturgique, spatialisation du sacré et autels portatifs. Aux origines de la liturgie itinérante des ordres mendiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift A. Häussling, Maria Laach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnus Dei / Amalaire de Metz / Antiphonaire / art ottonien / autel / bénédictionnaire / cendres / cérémonial / collecte-collectaire / évangéliaires / graduel / homélie-homéliaire / hymne-hymnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Vauchez; Catherine Vincent (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du Moyen âge, Tome I, A-K</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cerf ; J. Clarke ; Città nuova, pp.24 sq., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">libelli precum / livres liturgiques / objets liturgiques / missel / mobilier liturgique / ordinaire / ordines romani / pontifical / Psautier / pyxide / sacramentaires / sanctus / temporal / vase sacré / Walafrid Strabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Vauchez; Catherine Vincent (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du Moyen âge, Tome II, L-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cerf ; J. Clarke ; Città nuova, pp.24 sq., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie et ses textes : autour de la messe. Les ordines romani et les ivoires du sacramentaire de Drogon (IXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le christianisme en Occident du début du VIIe siècle au milieu du XIe siècle, Textes et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEDES, pp.109-116, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prières pour Sylvestre II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Gerbert d'Aurillac, le pape de l'an Mil. Album de documents commentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Chartes, pp.232-235, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons liturgiques pour une histoire du culte de la vierge dans l'Occident latin (Ve-XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie. Le culte de la Vierge dans la société médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauchesne, pp.15-43, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie et l'élaboration d'un espace ecclésial au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie. Le culte de la Vierge dans la société médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauchesne, pp.313-325, 1996, 9-782-70101-338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fastes de la liturgie. Lettre du diacre Theotrochus sur la messe à Fulda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Guyotjeannin; Emmanuel Poulle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Gerbert d'Aurillac. Le pape de l'an mil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ecole nationale des chartes, pp.216-223, 1996, Matériaux pour l'histoire, 2-900791-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tituli et enluminures dans le haut Moyen Âge : fonctions spirituelles et liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épigraphie et iconographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, CESCM, pp.167-191, 1996, Civilisation Médiévale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citations liturgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier sources et citations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.111-119, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques liturgiques et dévotionnelles et le décor monumental dans les églises du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'emplacement et la fonction des images dans la peinture murale du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre international d'art mural, pp.45-56, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formules de bénédiction et de consécration des veuves au cours du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veuves et veuvage dans le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.31-36, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.palazzo@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163646v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10431/l-art-medieval-comme-theologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20762/De-l-autel-a-la-peinture" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20544/Broder-la-splendeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18970/le-souffle-de-dieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Jean Bord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/home.asp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arrignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Debies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bobin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bond&#233;elle-Souchier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goullet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Colette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gaborit-Chopin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme (dom) Davril" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Beaumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna Prat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Paumier-Foucart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Clerck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rabel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148a5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1489z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Palazzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14up4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14upa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j00" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e70" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/2785-4019.RSM.28.2024.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525271v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108149" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/732405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.12953" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.13683" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.137777" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.10495" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.9695" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.10106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.7378" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5087" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5435" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knz266" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01780617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5696" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5294" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3202/caa.reviews.2017.47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6144" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6153" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6074" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5647" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469181v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.12269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951344v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487234v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658567v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658794v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.100566" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-MN1WXXK0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659138v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681019v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o76" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o7i" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o7k" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o7f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719691v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o6k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719572v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o6b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346581v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346589v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Angheben" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bolot de Moussac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346073v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346068v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337857v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346064v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344171v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344204v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343983v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341725v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343990v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344068v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341715v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341740v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344235v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341734v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344257v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344283v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341675v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341669v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594613v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341646v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341663v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341639v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323420v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2001.1046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341587v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341561v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2000.2786" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341549v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304463v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.1998.2711" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahess.1998.279718" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355124v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahess.1997.279554" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341150v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355128v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355099v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305542" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355045v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340755v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340773v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457347v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.2074" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340750v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355091v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305514" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304454v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315535v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305467" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355055v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.4.01231" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C57E8B3AFD760A1E8A20215073BD5912E7725E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340698v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355019v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heber-Suffrin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362841v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163720v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557650v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557707v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557526v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557776v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557751v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557855v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291575v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2tjdg7d.5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558622v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558935v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558666v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558702v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007667v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110615937-004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486659v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486697v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486688v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486628v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901608v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486646v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190408v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487017v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190410v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368178v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490760v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487127v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487083v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375874v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487149v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430461v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172692v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96439" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160034v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075787v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159122v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936633v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591131v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608594v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624352v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176143v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176152v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176145v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598595v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008999v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355157v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594299v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18518" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685502v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB-1.100903" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-KWLVJKG9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362863v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366876v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304459v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558778v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163662v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-livre-de-l-eschiele-mahomet-un-manuel-d-islamologie-au-xiiie-siecle.html" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17189-8.p.0015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163680v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/author/Sohn-Kronthaler%2C%20Michaela/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014472v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8479" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291437v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163692v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giemmardelplata.org/wp-content/uploads/2022/01/La-Edad-Media-a-traves-de-los-sentidos.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558912v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558791v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/540947?language=en" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484223v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993767v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18572/de-la-translatio-a-la-creation" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158870v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18378/le-desir-de-dieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671780v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158951v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://giemmardelplata.org/fr/abordajes-sensoriales-del-mundo-medieval/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159078v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075384v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199582136.013.015" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367567v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916401v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870976v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725951v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628828v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651227v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680744v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445846v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673362v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628116v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176148v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681265v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176132v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176125v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176135v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355193v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616477v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355145v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469251v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/civme_1281-704x_1999_mel_7_1_955" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304457v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304461v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304456v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739002v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738995v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304443v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Johansson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493471v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304451v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304450v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304462v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304442v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304447v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304453v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.palazzo@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163646v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10431/l-art-medieval-comme-theologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20544/Broder-la-splendeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20762/De-l-autel-a-la-peinture" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18970/le-souffle-de-dieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Jean Bord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/home.asp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arrignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Debies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goullet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bobin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#238;tre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bond&#233;elle-Souchier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Colette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gaborit-Chopin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme (dom) Davril" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Beaumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna Prat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Paumier-Foucart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Clerck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rabel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Palazzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j00" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14upa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148a5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1489z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14up4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e70" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/2785-4019.RSM.28.2024.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525271v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108149" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/732405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.13683" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.12953" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.5.137777" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.9695" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.10495" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292516v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.10106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.7378" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5087" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5435" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knz266" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01780617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5696" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5294" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6153" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716320v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5647" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161913v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6074" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548449v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6144" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3202/caa.reviews.2017.47" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469181v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.12269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951344v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.100566" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-MN1WXXK0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653366v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445843v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o76" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o7i" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o7k" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05330241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o7f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719691v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o6k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719572v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o6b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346589v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337924v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346064v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346073v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346068v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355154v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Angheben" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bolot de Moussac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341706v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343990v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341725v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344262v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344068v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341740v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344235v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341734v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341675v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594613v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341669v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341671v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341585v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341593v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323420v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2001.1046" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341639v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341561v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341549v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341190v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598829v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2000.2786" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304463v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341185v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.1998.2711" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahess.1998.279718" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355124v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahess.1997.279554" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911627v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341150v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341155v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355128v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355099v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305542" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355045v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457347v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.2074" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340773v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355091v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305514" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340739v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315535v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355069v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305467" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355055v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RB.4.01231" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C57E8B3AFD760A1E8A20215073BD5912E7725E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340698v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heber-Suffrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362841v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355030v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163720v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557526v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557650v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557707v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557682v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557776v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557751v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557855v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558935v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239111v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558622v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558702v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110615937-004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558666v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291575v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2tjdg7d.5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901608v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484206v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486688v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486628v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486659v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486646v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190408v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487017v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190410v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368178v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490760v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430461v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375874v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487127v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487083v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190631v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487149v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172692v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96439" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159122v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160034v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075787v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974962v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936633v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591131v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608594v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624352v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598595v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176143v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176152v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176145v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008999v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594299v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18518" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685502v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB-1.100903" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-KWLVJKG9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362863v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366876v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304459v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163680v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/author/Sohn-Kronthaler%2C%20Michaela/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558778v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163662v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-livre-de-l-eschiele-mahomet-un-manuel-d-islamologie-au-xiiie-siecle.html" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17189-8.p.0015" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291437v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014472v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8479" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163692v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giemmardelplata.org/wp-content/uploads/2022/01/La-Edad-Media-a-traves-de-los-sentidos.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558912v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558791v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/540947?language=en" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484223v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993767v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18572/de-la-translatio-a-la-creation" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158870v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18378/le-desir-de-dieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671780v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158951v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://giemmardelplata.org/fr/abordajes-sensoriales-del-mundo-medieval/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159078v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075384v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199582136.013.015" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367567v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916401v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870976v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725452v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651227v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725951v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628828v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680744v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445846v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628116v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673362v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176148v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681265v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176132v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176125v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176135v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355193v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616477v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355145v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304457v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469251v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/civme_1281-704x_1999_mel_7_1_955" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304461v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738995v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739002v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304456v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304462v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304443v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Johansson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304450v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304451v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493471v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304442v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304447v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304453v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>