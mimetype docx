--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -66,156 +66,997 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PEPTIDES ANTIMICROBIENS ET UTILISATION DE TELS PEPTIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2506797. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PEPTIDES ANTIMICROBIENS ET UTILISATION DE TELS PEPTIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2506800. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compliance with Clinical Guidelines and AI-Based Clinical Decision Support Systems: Implications for Ethics and Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kerasidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Engineering Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (6), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11948-025-00562-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethical Design for AI in Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2022 AAAI/ACM Conference on AI, Ethics, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.907-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3514094.3539564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antimicrobial Peptides as Probes in Biosensors Detecting Whole Bacteria: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (8), pp.1998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25081998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antimicrobial peptide arrays for wide spectrum sensing of pathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.322-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.05.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High sensitivity pH sensing on the BEOL of industrial FDSOI transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fornacciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la santé en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Bechla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetoslava Nina Urgese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -225,1027 +1066,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Devillaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire critique de l’intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.189-203, 2025, 9791037045843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Système »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire critique de l’intelligence artificielle, sous la direction de Thierry Ménissier,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Hermann, pp. 351-361, 2025, ISBN 9791037045843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485059v1</w:t>
-              </w:r>
-[...839 lines deleted...]
-                <w:t xml:space="preserve">hal-01987313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1257,221 +1257,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence and Compliance by Design in Healthcare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Plateformisation de l’apprentissage machine en épidémiologie: enjeux philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Public Governance and Emerging Technologies: Values, Trust, &amp; Compliance by Design"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632446v1</w:t>
+                <w:t xml:space="preserve">hal-04631782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformisation de l’apprentissage machine en épidémiologie: enjeux philosophiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence and Compliance by Design in Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Conference "Public Governance and Emerging Technologies: Values, Trust, &amp; Compliance by Design"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631782v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformisation de l'apprentissage machine en épidémiologie : enjeux philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence National en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1490,264 +1490,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to ethically design ethical AI?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Où et comment intégrer l'éthique à l'IA en santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Ethical Design for AI in Medicine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire du projet MaLO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632436v1</w:t>
+                <w:t xml:space="preserve">hal-04632444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où et comment intégrer l'éthique à l'IA en santé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">AI Ethics as Research Ethics? On the roles of AI ethicists and the creation of ethics-free situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet MaLO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Research Ethics Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bath (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632444v1</w:t>
+                <w:t xml:space="preserve">hal-04631836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI Ethics as Research Ethics? On the roles of AI ethicists and the creation of ethics-free situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How to ethically design ethical AI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ethics Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bath (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop "Ethical Design for AI in Medicine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631836v1</w:t>
+                <w:t xml:space="preserve">hal-04632436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work and Technique after Simondon: for a Renewed Technocriticism of Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Artifical Intelligence and transformations of work"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1766,139 +1766,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’IA fait système</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Where to put philosophy in AI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Les concepts de la computer ethics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Éthique&amp;IA de l'UGA, Dec 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop "Challenges of AI in biology and medicine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632435v1</w:t>
+                <w:t xml:space="preserve">hal-04632433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une éthique processuelle de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Devillaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022 (CNIA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1917,208 +1917,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to put philosophy in AI?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards processual AI ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Devillaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Challenges of AI in biology and medicine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Where AI Ethics Should Go?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tübingen, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632433v1</w:t>
+                <w:t xml:space="preserve">hal-04632429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards processual AI ethics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quand l’IA fait système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Devillaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Where AI Ethics Should Go?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tübingen, Allemagne, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire "Les concepts de la computer ethics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Éthique&amp;IA de l'UGA, Dec 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632429v1</w:t>
+                <w:t xml:space="preserve">hal-04632435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l’intelligence artificielle en santé - Questions éthiques et apports d’un regard épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Réseaux d'Idées sur la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2312,51 +2312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bechla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pardoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslava Nina Urgese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devillaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bastien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kerasidou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-025-00562-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514094.3539564" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081998" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.05.062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.05.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLD9WS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pardoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bastien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kerasidou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-025-00562-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514094.3539564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081998" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.05.062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.05.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLD9WS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157076v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bechla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslava Nina Urgese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devillaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>