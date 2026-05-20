--- v1 (2026-04-04)
+++ v2 (2026-05-20)
@@ -66,864 +66,682 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEPTIDES ANTIMICROBIENS ET UTILISATION DE TELS PEPTIDES</w:t>
+                <w:t xml:space="preserve">L’intelligence artificielle en santé au prisme de ses enjeux éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Roupioz</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (580), pp.53-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Brevet</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(26)76602-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206344v1</w:t>
+                <w:t xml:space="preserve">hal-05624896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEPTIDES ANTIMICROBIENS ET UTILISATION DE TELS PEPTIDES</w:t>
+                <w:t xml:space="preserve">Compliance with Clinical Guidelines and AI-Based Clinical Decision Support Systems: Implications for Ethics and Trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...118 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kerasidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Engineering Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (6), pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11948-025-00562-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical Design for AI in Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2022 AAAI/ACM Conference on AI, Ethics, and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.907-907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3514094.3539564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Peptides as Probes in Biosensors Detecting Whole Bacteria: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (8), pp.1998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25081998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial peptide arrays for wide spectrum sensing of pathogenic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 203, pp.322-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High sensitivity pH sensing on the BEOL of industrial FDSOI transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Rahhal</w:t>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fornacciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 134, pp.22-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sse.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -933,130 +751,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la santé en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Bechla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Bechla</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Svetoslava Nina Urgese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1066,1106 +884,1366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Devillaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire critique de l’intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.189-203, 2025, 9791037045843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Système »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire critique de l’intelligence artificielle, sous la direction de Thierry Ménissier,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Hermann, pp. 351-361, 2025, ISBN 9791037045843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PEPTIDES ANTIMICROBIENS ET UTILISATION DE TELS PEPTIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485059v1</w:t>
+                <w:t xml:space="preserve">Lucie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2506797. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PEPTIDES ANTIMICROBIENS ET UTILISATION DE TELS PEPTIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2506800. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformisation de l’apprentissage machine en épidémiologie: enjeux philosophiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence and Compliance by Design in Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Conference "Public Governance and Emerging Technologies: Values, Trust, &amp; Compliance by Design"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631782v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence and Compliance by Design in Healthcare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Plateformisation de l’apprentissage machine en épidémiologie: enjeux philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Public Governance and Emerging Technologies: Values, Trust, &amp; Compliance by Design"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632446v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformisation de l'apprentissage machine en épidémiologie : enjeux philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence National en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où et comment intégrer l'éthique à l'IA en santé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to ethically design ethical AI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet MaLO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "Ethical Design for AI in Medicine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632444v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI Ethics as Research Ethics? On the roles of AI ethicists and the creation of ethics-free situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Où et comment intégrer l'éthique à l'IA en santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ethics Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bath (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire du projet MaLO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631836v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to ethically design ethical AI?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">AI Ethics as Research Ethics? On the roles of AI ethicists and the creation of ethics-free situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Ethical Design for AI in Medicine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Research Ethics Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bath (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632436v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work and Technique after Simondon: for a Renewed Technocriticism of Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Artifical Intelligence and transformations of work"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to put philosophy in AI?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers une éthique processuelle de l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Devillaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Challenges of AI in biology and medicine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022 (CNIA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632433v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une éthique processuelle de l'IA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Where to put philosophy in AI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Devillaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022 (CNIA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Workshop "Challenges of AI in biology and medicine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866133v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards processual AI ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Devillaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Where AI Ethics Should Go?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Tübingen, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’IA fait système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Les concepts de la computer ethics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Éthique&amp;IA de l'UGA, Dec 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l’intelligence artificielle en santé - Questions éthiques et apports d’un regard épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pardoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Réseaux d'Idées sur la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2312,51 +2390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pardoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bastien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kerasidou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-025-00562-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514094.3539564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081998" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.05.062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.05.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLD9WS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157076v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bechla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslava Nina Urgese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devillaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pardoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(26)76602-8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kerasidou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-025-00562-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514094.3539564" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.05.062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.05.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLD9WS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bechla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslava Nina Urgese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devillaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bastien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>