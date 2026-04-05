--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3253,427 +3253,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian Models to Assess Between- and Within-Batch Variability of Pathogen Contamination in Food</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fitting a lognormal distribution to enumeration and absence/presence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natalie N. Commeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2011.01699.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155 (3), pp.146 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190218v1</w:t>
+                <w:t xml:space="preserve">hal-01004205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting a lognormal distribution to enumeration and absence/presence data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric É. Parent</w:t>
+                <w:t xml:space="preserve">A model for spatio-temporal clustering using multinomial probit regression: application to avalanche counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore A. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cornu</w:t>
+                <w:t xml:space="preserve">L. L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.023⟩</w:t>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.522 - 534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/env.2167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004205v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for spatio-temporal clustering using multinomial probit regression: application to avalanche counts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. E. Parent</w:t>
+                <w:t xml:space="preserve">Hierarchical Bayesian Models to Assess Between- and Within-Batch Variability of Pathogen Contamination in Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Commeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. N. Eckert</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (6), pp.522 - 534. </w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (3), pp.395-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/env.2167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2011.01699.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004120v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
               </w:r>
@@ -4351,494 +4351,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound poisson process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Quantifying the effects of temperature and flow regimes on 0+ cyprinid fish abundance in the upper Rhone River using Bayesian hierarchical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Benoît</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+                <w:t xml:space="preserve">Y. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10651-009-0111-6⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (11), p. 2359 - p. 2374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02453.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197606v1</w:t>
+                <w:t xml:space="preserve">hal-00554714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the effects of temperature and flow regimes on 0+ cyprinid fish abundance in the upper Rhone River using Bayesian hierarchical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound poisson process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Souchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Parent</w:t>
+                <w:t xml:space="preserve">Hugues Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.347-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10651-009-0111-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02453.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554714v1</w:t>
+                <w:t xml:space="preserve">hal-01197606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multiresponse calibration of TOPMODEL: application to the Haute-Mentue catchment, Switzerland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédétermination et calcul de risque dans le cas des avalanches : avantages et limites des méthodes utilisées en ingénierie et perspectives d'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Balin Talamba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andre Musy</w:t>
+                <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007WR006449⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.26 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197605v1</w:t>
+                <w:t xml:space="preserve">hal-00528267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédétermination et calcul de risque dans le cas des avalanches : avantages et limites des méthodes utilisées en ingénierie et perspectives d'avenir</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+                <w:t xml:space="preserve">Bayesian multiresponse calibration of TOPMODEL: application to the Haute-Mentue catchment, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Balin Talamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Richard</w:t>
+                <w:t xml:space="preserve">Andre Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, pp.26 - 35. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528267v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatio-temporal modelling framework for assessing the fluctuations of avalanche occurrence resulting from climate change: application to 60 years of data in the northern French Alps</w:t>
               </w:r>
@@ -6142,51 +6142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.185-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6258,51 +6258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (1), pp.88-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7180,204 +7180,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distribution-free test to detect gradual changes in watershed behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inférence bayésienne de la taille d'une population de saumons par utilisation de sources multiples d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Michel</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 39 (9), pp.1252-1262</w:t>
+              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (3), pp.5-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581636v1</w:t>
+                <w:t xml:space="preserve">hal-02675180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence bayésienne de la taille d'une population de saumons par utilisation de sources multiples d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A distribution-free test to detect gradual changes in watershed behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51 (3), pp.5-38</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (9), pp.1252-1262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675180v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting biological reference points for Atlantic salmon stocks : transfer of information from data-rich to sparse-data situations by Bayesan hierarchical modelling</w:t>
               </w:r>
@@ -7609,51 +7609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7717,51 +7717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7825,51 +7825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7978,51 +7978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8535,51 +8535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9026,51 +9026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34CD3AE4"/>
+    <w:nsid w:val="D106959F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9257,51 +9257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7868-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034144897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Jreich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1902955" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Vieille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634655v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Abboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01376-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02158416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-016-1301-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lavigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT0GV92X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaud Marty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuswanto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Favre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z5T33WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-984ST0BG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMTGWVTX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0709-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKC7JH58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01699.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F9795DB9ECC9CA35C77A980F1BD6F0D09DCA79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004205v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Commeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5FZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Parent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Eckert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2167" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CR0DMZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasanisi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keith Barker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Bogdanowicz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bonatto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03068.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMH88RZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Pasanisi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02453.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197605v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Balin Talamba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Musy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006449" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.04" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9718-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-890917D2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310793146331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197604v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.506050" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;rdossy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-153" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-007-0107-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FW0PGNF1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Q19Z9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589626v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;langer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655529v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX4Z2VXW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581636v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675180v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crozier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duckstein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliu Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/311814.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852998v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197649v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1200/approches-statistiques-du-risque.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00569481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7868-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034144897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Jreich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1902955" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Vieille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634655v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Abboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01376-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02158416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-016-1301-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lavigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT0GV92X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaud Marty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuswanto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Favre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z5T33WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-984ST0BG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMTGWVTX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0709-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKC7JH58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Commeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5FZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Parent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Eckert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CR0DMZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01699.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F9795DB9ECC9CA35C77A980F1BD6F0D09DCA79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasanisi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keith Barker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Bogdanowicz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bonatto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03068.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMH88RZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Pasanisi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02453.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.04" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197605v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Balin Talamba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Musy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006449" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9718-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-890917D2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310793146331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197604v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.506050" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;rdossy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-153" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-007-0107-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FW0PGNF1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Q19Z9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589626v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;langer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655529v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX4Z2VXW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crozier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duckstein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliu Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/311814.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852998v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197649v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1200/approches-statistiques-du-risque.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00569481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>