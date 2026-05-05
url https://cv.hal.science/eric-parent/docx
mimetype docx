--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -580,507 +580,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Jacques Bernier et Éric Parent</w:t>
+                <w:t xml:space="preserve">Une expérience ludique de capture-marquage-recapture pour l'initiation au raisonnement probabiliste indispensable au statisticien-modélisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric É. Parent</w:t>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Celeux</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Boreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Rétrospectives, 8 (1), pp.23--35</w:t>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.9-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122526v1</w:t>
+                <w:t xml:space="preserve">hal-02634655v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience ludique de capture-marquage-recapture pour l'initiation au raisonnement probabiliste indispensable au statisticien-modélisateur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entretien avec Jacques Bernier et Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Jacques Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.9-31</w:t>
+              <w:t xml:space="preserve">, 2020, Rétrospectives, 8 (1), pp.23--35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634655v3</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing Multiensemble Temperature and Precipitation Forecasts Through an Exchangeable Normal-Gamma Model and Its Tobit Extension</w:t>
+                <w:t xml:space="preserve">Dating and localizing an invasion from post-introduction data and a coupled reaction–diffusion–absorption model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Courbariaux</w:t>
+                <w:t xml:space="preserve">Candy Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Perreault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Parent</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (2), pp.309-345. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (2), pp.765-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13253-019-00358-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-019-01376-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316505v1</w:t>
+                <w:t xml:space="preserve">hal-02620324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating and localizing an invasion from post-introduction data and a coupled reaction–diffusion–absorption model</w:t>
+                <w:t xml:space="preserve">Post-processing Multiensemble Temperature and Precipitation Forecasts Through an Exchangeable Normal-Gamma Model and Its Tobit Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candy Abboud</w:t>
+                <w:t xml:space="preserve">Marie Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (2), pp.765-789. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.309-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-019-01376-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13253-019-00358-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620324v1</w:t>
+                <w:t xml:space="preserve">hal-02316505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO&amp;lt;sub&amp;gt;X&amp;lt;/sub&amp;gt; and PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; Bayesian concentration estimates using high-resolution numerical simulations and ground measurements over Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1268,265 +1268,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian selection of mixed covariates from a latent layer: application to hierarchical modeling of soil carbon dynamics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive numerical designs for the calibration of computer codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.151-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1033162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467933v1</w:t>
+                <w:t xml:space="preserve">hal-01784898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive numerical designs for the calibration of computer codes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+                <w:t xml:space="preserve">Bayesian selection of mixed covariates from a latent layer: application to hierarchical modeling of soil carbon dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Jreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159 (2), pp.128-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784898v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexions on the basis of legal zoning for recurrent mountain risks</w:t>
               </w:r>
@@ -1823,51 +1823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Deschâtres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (3), pp.629-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1901,77 +1901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water flow probabilistic predictions based on a rainfall–runoff simulator: a two-regime model with variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (2), pp.194-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2044,51 +2044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (4), pp.651-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2147,51 +2147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to elicit a cost function? Lessons of hope and disappointment from a diced bacon case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Commeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2268,51 +2268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kuswanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. -C. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (1), pp.75-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2384,64 +2384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (11), pp.4278-4292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2539,51 +2539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Special Issue: Papers from the Seventh International French Society of Statistics Meeting on Statistical Methods in Biopharmacy: Emerging Topics for Statistical Methodology in Clinical Drug Development, 34 (2), pp.2999-3016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2617,103 +2617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche décisionnelle bayésienne pour estimer une courbe de fragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Damblin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasanisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155 (3), pp.78-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2738,90 +2738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copula models for frequency analysis what can be learned from a Bayesian perspective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perreault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2893,51 +2893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues P. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3014,51 +3014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical generalized linear model with variable selection: studying the response of a representative fish assemblage for large European rivers in a multi-pressure context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3169,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 265, pp.74 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3253,681 +3253,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting a lognormal distribution to enumeration and absence/presence data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie N. Commeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric É. Parent</w:t>
+                <w:t xml:space="preserve">Chris Keylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cornu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 155 (3), pp.146 - 152. </w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79-80, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004205v1</w:t>
+                <w:t xml:space="preserve">hal-01004165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for spatio-temporal clustering using multinomial probit regression: application to avalanche counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore A. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. N. Eckert</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 23 (6), pp.522 - 534. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.522-534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004120v1</w:t>
+                <w:t xml:space="preserve">hal-02597793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian Models to Assess Between- and Within-Batch Variability of Pathogen Contamination in Food</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+                <w:t xml:space="preserve">A model for spatio-temporal clustering using multinomial probit regression: application to avalanche counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore A. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2011.01699.x⟩</w:t>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.522 - 534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/env.2167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190218v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Bayesian Models to Assess Between- and Within-Batch Variability of Pathogen Contamination in Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Commeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2012.03.003⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (3), pp.395-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2011.01699.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004165v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for spatio-temporal clustering using multinomial probit regression: application to avalanche counts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Fitting a lognormal distribution to enumeration and absence/presence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie N. Commeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155 (3), pp.146 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597793v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of a quantity of interest in uncertainty analysis: Some help from Bayesian decision theory</w:t>
               </w:r>
@@ -4002,268 +4002,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent genetic resources added to Molecular Ecology Resources database 1 June 2011-31 July 2011.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions sur l'analyse d'incertitudes dans un contexte industriel : informations disponibles et enjeux décisionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin M. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Keith Barker</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto A. Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (4), pp.60-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632916v1</w:t>
+                <w:t xml:space="preserve">hal-01001270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l'analyse d'incertitudes dans un contexte industriel : informations disponibles et enjeux décisionnels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Permanent genetic resources added to Molecular Ecology Resources database 1 June 2011-31 July 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Keith Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M. Bogdanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Bonatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.1124-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03068.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001270v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal modeling of avalanche frequencies in the French Alps</w:t>
               </w:r>
@@ -4351,861 +4351,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the effects of temperature and flow regimes on 0+ cyprinid fish abundance in the upper Rhone River using Bayesian hierarchical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+                <w:t xml:space="preserve">A spatio-temporal modelling framework for assessing the fluctuations of avalanche occurrence resulting from climate change: application to 60 years of data in the northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Souchon</w:t>
+                <w:t xml:space="preserve">R Kies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Capra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Parent</w:t>
+                <w:t xml:space="preserve">H. Baya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (11), p. 2359 - p. 2374. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (3-4), pp.515-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02453.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-009-9718-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554714v1</w:t>
+                <w:t xml:space="preserve">hal-01197601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound poisson process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+                <w:t xml:space="preserve">Prédétermination et calcul de risque dans le cas des avalanches : avantages et limites des méthodes utilisées en ingénierie et perspectives d'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10651-009-0111-6⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.26 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01197606v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédétermination et calcul de risque dans le cas des avalanches : avantages et limites des méthodes utilisées en ingénierie et perspectives d'avenir</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian multiresponse calibration of TOPMODEL: application to the Haute-Mentue catchment, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Richard</w:t>
+                <w:t xml:space="preserve">Daniela Balin Talamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.04⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528267v1</w:t>
+                <w:t xml:space="preserve">hal-01197605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multiresponse calibration of TOPMODEL: application to the Haute-Mentue catchment, Switzerland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+                <w:t xml:space="preserve">Quantifying the effects of temperature and flow regimes on 0+ cyprinid fish abundance in the upper Rhone River using Bayesian hierarchical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Musy</w:t>
+                <w:t xml:space="preserve">Y. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007WR006449⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (11), p. 2359 - p. 2374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02453.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197605v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatio-temporal modelling framework for assessing the fluctuations of avalanche occurrence resulting from climate change: application to 60 years of data in the northern French Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound poisson process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Baya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 101 (3-4), pp.515-553. </w:t>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.347-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-009-9718-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10651-009-0111-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197601v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical bayesian modelling for saccharomyces cerevisiae population dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term avalanche hazard assessment with a bayesian depth-averaged propagation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (198), pp.563-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/002214310793146331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197603v1</w:t>
+                <w:t xml:space="preserve">hal-01197600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term avalanche hazard assessment with a bayesian depth-averaged propagation model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hierarchical bayesian modelling for saccharomyces cerevisiae population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56 (198), pp.563-586. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (1-2), pp.25-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3189/002214310793146331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197600v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The court of miracles of hydrology: can failure stories contribute to hydrological science?</w:t>
               </w:r>
@@ -5217,51 +5217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Bárdossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5308,51 +5308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound Poisson process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,64 +5429,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimal design of an avalanche dam using a multivariate numerical avalanche model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5666,77 +5666,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random effects compound Poisson model to represent data with extra zeros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5755,438 +5755,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian modelling with habitat and time covariates for estimating riverine fish population size by successive removal method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Investigations particulaires pour l'inférence statistique et l'optimisation de plan d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Billy Amzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cuzol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149 (1), pp.1-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197511v1</w:t>
+                <w:t xml:space="preserve">hal-01197585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design under uncertainty of a passive defense structure against snow avalanches: from a general Bayesian framework to a simple analytical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (5), pp.1067-1081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-8-1067-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations particulaires pour l'inférence statistique et l'optimisation de plan d'expériences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Bayesian modelling with habitat and time covariates for estimating riverine fish population size by successive removal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cuzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F07-153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197585v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian stochastic modelling for avalanche predetermination: from a general system framework to return period computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.185-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6245,64 +6245,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting statistical-topographical methods for avalanche predetermination: Bayesian modelling for runout distance predictive distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (1), pp.88-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6348,51 +6348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et approches spatiales en environnement : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6532,472 +6532,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode statistique-topographique de prédétermination des distances d'arrêt des avalanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian-optimal design via interacting particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Amzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eckert</w:t>
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Richard</w:t>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.120-127. </w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101 (474), pp.773-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb:200602016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1198/016214505000001159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664823v1</w:t>
+                <w:t xml:space="preserve">ineris-00963016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian-optimal design via interacting particle systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode statistique-topographique de prédétermination des distances d'arrêt des avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
+                <w:t xml:space="preserve">E. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian P. Robert</w:t>
+                <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 101 (474), pp.773-785. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.120-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1198/016214505000001159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb:200602016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963016v1</w:t>
+                <w:t xml:space="preserve">hal-02664823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical modelling for spatial analysis of avalanche frequency at the scale of the township</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle pivot des variables latentes pour le raisonnement statistique conditionnel. Exemples d'applications environnementales des processus ponctuels marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Garcia</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (4), pp.85-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655529v1</w:t>
+                <w:t xml:space="preserve">hal-02657973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle pivot des variables latentes pour le raisonnement statistique conditionnel. Exemples d'applications environnementales des processus ponctuels marqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical modelling for spatial analysis of avalanche frequency at the scale of the township</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Boreux</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (1-3), pp.97-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2007.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657973v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode statistique-topographique de prédétermination des distances d'arrêt des avalanches</w:t>
               </w:r>
@@ -7009,51 +7009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.120-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7078,90 +7078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian state-space modelling framework for fitting a salmon stage-structured population dynamic model to multiple time series of field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 179, pp.463-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7199,51 +7199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence bayésienne de la taille d'une population de saumons par utilisation de sources multiples d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (3), pp.5-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7363,51 +7363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting biological reference points for Atlantic salmon stocks : transfer of information from data-rich to sparse-data situations by Bayesan hierarchical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7685,51 +7685,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'un réservoir pour la régularisation des débits</w:t>
+                <w:t xml:space="preserve">Management of a reservoir to regulate its flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
@@ -7769,75 +7769,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 6, pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603733v1</w:t>
+                <w:t xml:space="preserve">hal-02576817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of a reservoir to regulate its flow</w:t>
+                <w:t xml:space="preserve">Gestion d'un réservoir pour la régularisation des débits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
@@ -7877,51 +7877,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 6, pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576817v1</w:t>
+                <w:t xml:space="preserve">hal-02603733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7952,77 +7952,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la statistique bayésienne - Bases théoriques et applications en alimentation, environnement, épidémiologie et génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8079,51 +8079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Hierarchical Bayesian Modeling for Ecological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapman &amp; Hall/CRC Press, Col. Applied Environmental Statistics. Chapman &amp; Hall/CRC Press, Col. Applied Environmental Statistics, 427 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8248,51 +8248,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiation à la statistique bayésienne - Bases théoriques et applications en alimentation, environnement, épidémiologie et génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 360 p., 2015, 9782340005013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8317,103 +8317,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations décisionnelles pour la construction d’un ouvrage de protection contre les crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasanisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche statistique du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9026,51 +9026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D106959F"/>
+    <w:nsid w:val="E7FE438E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9257,51 +9257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7868-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034144897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Jreich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1902955" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Vieille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634655v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Abboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01376-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02158416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-016-1301-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lavigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT0GV92X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaud Marty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuswanto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Favre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z5T33WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-984ST0BG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMTGWVTX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0709-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKC7JH58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Commeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5FZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Parent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Eckert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CR0DMZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01699.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F9795DB9ECC9CA35C77A980F1BD6F0D09DCA79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasanisi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keith Barker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Bogdanowicz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bonatto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03068.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMH88RZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Pasanisi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02453.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.04" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197605v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Balin Talamba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Musy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006449" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9718-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-890917D2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310793146331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197604v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.506050" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;rdossy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-153" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-007-0107-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FW0PGNF1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Q19Z9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589626v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;langer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655529v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX4Z2VXW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crozier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duckstein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliu Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/311814.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852998v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197649v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1200/approches-statistiques-du-risque.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00569481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7868-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034144897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Jreich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1902955" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Vieille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634655v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Abboud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01376-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02158416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-016-1301-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lavigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT0GV92X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaud Marty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuswanto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Favre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z5T33WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-984ST0BG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMTGWVTX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0709-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKC7JH58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Parent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Eckert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2167" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CR0DMZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01699.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F9795DB9ECC9CA35C77A980F1BD6F0D09DCA79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Commeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5FZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasanisi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Pasanisi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keith Barker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Bogdanowicz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bonatto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03068.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMH88RZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197601v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9718-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-890917D2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.04" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197605v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Balin Talamba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Musy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006449" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02453.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310793146331" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197604v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.506050" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;rdossy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197585v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197511v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-153" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-007-0107-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FW0PGNF1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Q19Z9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589626v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;langer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657973v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655529v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX4Z2VXW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crozier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duckstein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliu Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603733v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/311814.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852998v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197649v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1200/approches-statistiques-du-risque.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00569481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>