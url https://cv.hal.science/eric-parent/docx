--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -312,775 +312,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomics and History of Speciation Reveal Fishery Management Gaps in Two Related Redfish Species ( \emphSebastes\emph Mentella and \emphSebastes\emph Fasciatus )</w:t>
+                <w:t xml:space="preserve">Are Grimmia Mosses Good Biomonitors for Urban Atmospheric Metallic Pollution? Preliminary Evidence from a French Case Study on Cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Benestan</w:t>
+                <w:t xml:space="preserve">Bartholomé Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+                <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Senay</w:t>
+                <w:t xml:space="preserve">Sébastien Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Normandeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Parent</w:t>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13143⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12040491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958246v1</w:t>
+                <w:t xml:space="preserve">hal-03202170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Grimmia Mosses Good Biomonitors for Urban Atmospheric Metallic Pollution? Preliminary Evidence from a French Case Study on Cadmium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population Genomics and History of Speciation Reveal Fishery Management Gaps in Two Related Redfish Species ( \emphSebastes\emph Mentella and \emphSebastes\emph Fasciatus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartholomé Vieille</w:t>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Albert</w:t>
+                <w:t xml:space="preserve">Caroline Senay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leblond</w:t>
+                <w:t xml:space="preserve">Eric Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric É. Parent</w:t>
+                <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.491. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.588--606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12040491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202170v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience ludique de capture-marquage-recapture pour l'initiation au raisonnement probabiliste indispensable au statisticien-modélisateur</w:t>
+                <w:t xml:space="preserve">Entretien avec Jacques Bernier et Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Parent</w:t>
+                <w:t xml:space="preserve">Jacques Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Boreux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.9-31</w:t>
+              <w:t xml:space="preserve">, 2020, Rétrospectives, 8 (1), pp.23--35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634655v3</w:t>
+                <w:t xml:space="preserve">hal-03122526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Jacques Bernier et Éric Parent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une expérience ludique de capture-marquage-recapture pour l'initiation au raisonnement probabiliste indispensable au statisticien-modélisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric É. Parent</w:t>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Celeux</w:t>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Rétrospectives, 8 (1), pp.23--35</w:t>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.9-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122526v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634655v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating and localizing an invasion from post-introduction data and a coupled reaction–diffusion–absorption model</w:t>
+                <w:t xml:space="preserve">Post-processing Multiensemble Temperature and Precipitation Forecasts Through an Exchangeable Normal-Gamma Model and Its Tobit Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candy Abboud</w:t>
+                <w:t xml:space="preserve">Marie Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (2), pp.765-789. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.309-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-019-01376-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13253-019-00358-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620324v1</w:t>
+                <w:t xml:space="preserve">hal-02316505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing Multiensemble Temperature and Precipitation Forecasts Through an Exchangeable Normal-Gamma Model and Its Tobit Extension</w:t>
+                <w:t xml:space="preserve">Dating and localizing an invasion from post-introduction data and a coupled reaction–diffusion–absorption model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Courbariaux</w:t>
+                <w:t xml:space="preserve">Candy Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Perreault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Parent</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (2), pp.309-345. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (2), pp.765-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13253-019-00358-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-019-01376-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316505v1</w:t>
+                <w:t xml:space="preserve">hal-02620324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO&amp;lt;sub&amp;gt;X&amp;lt;/sub&amp;gt; and PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; Bayesian concentration estimates using high-resolution numerical simulations and ground measurements over Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1268,173 +1268,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive numerical designs for the calibration of computer codes</w:t>
+                <w:t xml:space="preserve">Reflexions on the basis of legal zoning for recurrent mountain risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Damblin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Keller</w:t>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore A. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1033162⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (2), pp.38-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784898v1</w:t>
+                <w:t xml:space="preserve">hal-02608960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian selection of mixed covariates from a latent layer: application to hierarchical modeling of soil carbon dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Jreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1443,224 +1447,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric É. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 159 (2), pp.128-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexions on the basis of legal zoning for recurrent mountain risks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive numerical designs for the calibration of computer codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Giacona</w:t>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philomène Favier</w:t>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore A. Lavigne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (2), pp.38-67. </w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.151-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1033162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608960v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing spatio-temporal data with R: Everything you always wanted to know - but were afraid to ask</w:t>
               </w:r>
@@ -1771,103 +1771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spatio-temporal repartition of right-truncated data: an application to avalanche runout altitudes in Hautes-Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore A. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Deschâtres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (3), pp.629-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1901,77 +1901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water flow probabilistic predictions based on a rainfall–runoff simulator: a two-regime model with variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (2), pp.194-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1999,721 +1999,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding expert contributions to the spatiotemporal modelling of avalanche activity under different climatic influences</w:t>
+                <w:t xml:space="preserve">Towards using a full spectrum of early clinical trial data: a retrospective analysis to compare potential longitudinal categorical models for molecular targeted therapies in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lavigne</w:t>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Eckert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sandrine Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssc.12095⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue: Papers from the Seventh International French Society of Statistics Meeting on Statistical Methods in Biopharmacy: Emerging Topics for Statistical Methodology in Clinical Drug Development, 34 (2), pp.2999-3016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184824v1</w:t>
+                <w:t xml:space="preserve">hal-01197648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to elicit a cost function? Lessons of hope and disappointment from a diced bacon case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Commeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the Bayesian processor of output with Bayesian model averaging for reliable ensemble forecasting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adding expert contributions to the spatiotemporal modelling of avalanche activity under different climatic influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fortin</w:t>
+                <w:t xml:space="preserve">Aurore Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kuswanto</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">N. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64 (1), pp.75-92. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 64 (4), pp.651-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rssc.12062⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197654v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep soil carbon dynamics are driven more by soil type than by climate : a worldwide meta-analysis of radiocarbon profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining the Bayesian processor of output with Bayesian model averaging for reliable ensemble forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Mathieu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">V. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kuswanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -C. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (1), pp.75-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197646v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards using a full spectrum of early clinical trial data: a retrospective analysis to compare potential longitudinal categorical models for molecular targeted therapies in oncology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep soil carbon dynamics are driven more by soil type than by climate : a worldwide meta-analysis of radiocarbon profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Delattre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Jordane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (11), pp.4278-4292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.6548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01197648v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche décisionnelle bayésienne pour estimer une courbe de fragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasanisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155 (3), pp.78-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2738,90 +2738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copula models for frequency analysis what can be learned from a Bayesian perspective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Parent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perreault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2893,51 +2893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues P. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3014,51 +3014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical generalized linear model with variable selection: studying the response of a representative fish assemblage for large European rivers in a multi-pressure context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3169,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 265, pp.74 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3259,90 +3259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk and optimal design approaches in the snow avalanche field: Review and extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Keylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3405,90 +3405,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for spatio-temporal clustering using multinomial probit regression: application to avalanche counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore A. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (6), pp.522-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3513,51 +3513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for spatio-temporal clustering using multinomial probit regression: application to avalanche counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore A. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3642,103 +3642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Bayesian Models to Assess Between- and Within-Batch Variability of Pathogen Contamination in Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Commeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (3), pp.395-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4002,337 +4002,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l'analyse d'incertitudes dans un contexte industriel : informations disponibles et enjeux décisionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permanent genetic resources added to Molecular Ecology Resources database 1 June 2011-31 July 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto A. Pasanisi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Keith Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M. Bogdanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Bonatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.1124-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03068.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001270v1</w:t>
+                <w:t xml:space="preserve">hal-00632916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent genetic resources added to Molecular Ecology Resources database 1 June 2011-31 July 2011.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions sur l'analyse d'incertitudes dans un contexte industriel : informations disponibles et enjeux décisionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin M. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto A. Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (4), pp.60-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03068.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00632916v1</w:t>
+                <w:t xml:space="preserve">hal-01001270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal modeling of avalanche frequencies in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore A. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7, pp.311-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4351,727 +4351,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatio-temporal modelling framework for assessing the fluctuations of avalanche occurrence resulting from climate change: application to 60 years of data in the northern French Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound Poisson process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Kies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Baya</w:t>
+                <w:t xml:space="preserve">H. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.347-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197601v1</w:t>
+                <w:t xml:space="preserve">hal-01568745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédétermination et calcul de risque dans le cas des avalanches : avantages et limites des méthodes utilisées en ingénierie et perspectives d'avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Quantifying the effects of temperature and flow regimes on 0+ cyprinid fish abundance in the upper Rhone River using Bayesian hierarchical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.04⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (11), p. 2359 - p. 2374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02453.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528267v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multiresponse calibration of TOPMODEL: application to the Haute-Mentue catchment, Switzerland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound poisson process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007WR006449⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.347-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10651-009-0111-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197605v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the effects of temperature and flow regimes on 0+ cyprinid fish abundance in the upper Rhone River using Bayesian hierarchical modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Parent</w:t>
+                <w:t xml:space="preserve">A spatio-temporal modelling framework for assessing the fluctuations of avalanche occurrence resulting from climate change: application to 60 years of data in the northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02453.x⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (3-4), pp.515-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-009-9718-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554714v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound poisson process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+                <w:t xml:space="preserve">Prédétermination et calcul de risque dans le cas des avalanches : avantages et limites des méthodes utilisées en ingénierie et perspectives d'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10651-009-0111-6⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.26 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01197606v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term avalanche hazard assessment with a bayesian depth-averaged propagation model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Bayesian multiresponse calibration of TOPMODEL: application to the Haute-Mentue catchment, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Balin Talamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56 (198), pp.563-586. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3189/002214310793146331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197600v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical bayesian modelling for saccharomyces cerevisiae population dynamics</w:t>
               </w:r>
@@ -5185,558 +5189,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The court of miracles of hydrology: can failure stories contribute to hydrological science?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Long-term avalanche hazard assessment with a bayesian depth-averaged propagation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andras Bárdossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2010.506050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (198), pp.563-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/002214310793146331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197604v1</w:t>
+                <w:t xml:space="preserve">hal-01197600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound Poisson process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The court of miracles of hydrology: can failure stories contribute to hydrological science?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ancelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Parent</w:t>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bárdossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (6), pp.849-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2010.506050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568745v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian optimal design of an avalanche dam using a multivariate numerical avalanche model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+                <w:t xml:space="preserve">The Court of Miracle of Hydrology: what can we learn from apparently monstrous hydrological behaviours?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Bárdossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197549v1</w:t>
+                <w:t xml:space="preserve">hal-00457598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Court of Miracle of Hydrology: what can we learn from apparently monstrous hydrological behaviours?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">András Bárdossy</w:t>
+                <w:t xml:space="preserve">Bayesian optimal design of an avalanche dam using a multivariate numerical avalanche model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (8), pp.1123-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-008-0287-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457598v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random effects compound Poisson model to represent data with extra zeros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5755,438 +5755,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations particulaires pour l'inférence statistique et l'optimisation de plan d'expériences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Bayesian modelling with habitat and time covariates for estimating riverine fish population size by successive removal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cuzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F07-153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197585v1</w:t>
+                <w:t xml:space="preserve">hal-01197511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design under uncertainty of a passive defense structure against snow avalanches: from a general Bayesian framework to a simple analytical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (5), pp.1067-1081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-8-1067-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian modelling with habitat and time covariates for estimating riverine fish population size by successive removal method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Cuzol</w:t>
+                <w:t xml:space="preserve">Investigations particulaires pour l'inférence statistique et l'optimisation de plan d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+                <w:t xml:space="preserve">Billy Amzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149 (1), pp.1-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197511v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian stochastic modelling for avalanche predetermination: from a general system framework to return period computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.185-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6232,77 +6232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting statistical-topographical methods for avalanche predetermination: Bayesian modelling for runout distance predictive distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (1), pp.88-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6348,51 +6348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et approches spatiales en environnement : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6430,64 +6430,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Bayesian modelling for spatial analysis of the number of avalanche occurrences at the scale of the township</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,304 +6532,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian-optimal design via interacting particle systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode statistique-topographique de prédétermination des distances d'arrêt des avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">E. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian P. Robert</w:t>
+                <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 101 (474), pp.773-785. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.120-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1198/016214505000001159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb:200602016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963016v1</w:t>
+                <w:t xml:space="preserve">hal-02664823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode statistique-topographique de prédétermination des distances d'arrêt des avalanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian-optimal design via interacting particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Amzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eckert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Richard</w:t>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.120-127. </w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101 (474), pp.773-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb:200602016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1198/016214505000001159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664823v1</w:t>
+                <w:t xml:space="preserve">ineris-00963016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle pivot des variables latentes pour le raisonnement statistique conditionnel. Exemples d'applications environnementales des processus ponctuels marqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (4), pp.85-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6854,64 +6854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical modelling for spatial analysis of avalanche frequency at the scale of the township</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6983,77 +6983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode statistique-topographique de prédétermination des distances d'arrêt des avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.120-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7078,90 +7078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian state-space modelling framework for fitting a salmon stage-structured population dynamic model to multiple time series of field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 179, pp.463-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7186,64 +7186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence bayésienne de la taille d'une population de saumons par utilisation de sources multiples d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (3), pp.5-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7268,64 +7268,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distribution-free test to detect gradual changes in watershed behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7363,64 +7363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting biological reference points for Atlantic salmon stocks : transfer of information from data-rich to sparse-data situations by Bayesan hierarchical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7501,51 +7501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-objective dynamic programming for trading off hydropower and irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duckstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7596,51 +7596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of real-time reservoir-operation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7685,70 +7685,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of a reservoir to regulate its flow</w:t>
+                <w:t xml:space="preserve">Gestion d'un réservoir pour la régularisation des débits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,94 +7769,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 6, pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576817v1</w:t>
+                <w:t xml:space="preserve">hal-02603733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'un réservoir pour la régularisation des débits</w:t>
+                <w:t xml:space="preserve">Management of a reservoir to regulate its flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7877,51 +7877,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 6, pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603733v1</w:t>
+                <w:t xml:space="preserve">hal-02576817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7939,64 +7939,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la statistique bayésienne - Bases théoriques et applications en alimentation, environnement, épidémiologie et génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8079,51 +8079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Hierarchical Bayesian Modeling for Ecological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapman &amp; Hall/CRC Press, Col. Applied Environmental Statistics. Chapman &amp; Hall/CRC Press, Col. Applied Environmental Statistics, 427 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8154,51 +8154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes de statistique. UV methodes mathematiques en avenir incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENGREF, 69 p., 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8248,51 +8248,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiation à la statistique bayésienne - Bases théoriques et applications en alimentation, environnement, épidémiologie et génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 360 p., 2015, 9782340005013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8317,103 +8317,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations décisionnelles pour la construction d’un ouvrage de protection contre les crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche statistique du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8509,51 +8509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8653,51 +8653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8741,51 +8741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8865,51 +8865,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration des consignes de gestion des barrages - réservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Ecole Nationale des Ponts et Chaussées, 1991. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9026,51 +9026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7FE438E"/>
+    <w:nsid w:val="52B41604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9257,51 +9257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7868-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034144897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Jreich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1902955" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Vieille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634655v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Abboud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01376-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02158416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-016-1301-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lavigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT0GV92X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaud Marty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuswanto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Favre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z5T33WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-984ST0BG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMTGWVTX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0709-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKC7JH58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Parent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Eckert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2167" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CR0DMZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01699.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F9795DB9ECC9CA35C77A980F1BD6F0D09DCA79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Commeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5FZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasanisi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Pasanisi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keith Barker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Bogdanowicz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bonatto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03068.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMH88RZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197601v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9718-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-890917D2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.04" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197605v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Balin Talamba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Musy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006449" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02453.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310793146331" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197604v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.506050" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;rdossy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197585v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197511v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-153" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-007-0107-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FW0PGNF1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Q19Z9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589626v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;langer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657973v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655529v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX4Z2VXW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crozier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duckstein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliu Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603733v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/311814.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852998v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197649v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1200/approches-statistiques-du-risque.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00569481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7868-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034144897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Jreich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1902955" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Vieille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13143" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634655v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Abboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01376-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02158416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Lavigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-016-1301-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mancini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6548" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lavigne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12095" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT0GV92X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaud Marty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuswanto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Favre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12062" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z5T33WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Mathieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-984ST0BG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.10.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMTGWVTX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0709-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKC7JH58-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Keylock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2012.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCRTF34-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Parent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Eckert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2167" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CR0DMZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01699.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F9795DB9ECC9CA35C77A980F1BD6F0D09DCA79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Commeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5FZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasanisi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keith Barker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Bogdanowicz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bonatto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03068.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMH88RZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A. Pasanisi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554714v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02453.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9718-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-890917D2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.04" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197605v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Balin Talamba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Musy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006449" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197600v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310793146331" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197604v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.506050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;rdossy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197549v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0287-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q95LBNDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-153" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1067-2008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-007-0107-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FW0PGNF1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Q19Z9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589626v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;langer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214505000001159" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657973v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655529v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2007.01.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX4Z2VXW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crozier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duckstein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliu Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/311814.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852998v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197649v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1200/approches-statistiques-du-risque.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00569481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>