--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -168,5612 +168,5612 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposition to prostate cancer and clinical implications in a real-life cohort</w:t>
+                <w:t xml:space="preserve">Clinical and Pathological Features of EC-cell Familial Small Intestine Neuroendocrine Tumors: A Nationwide Cohort From the French GTE-RENATEN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chartier</w:t>
+                <w:t xml:space="preserve">Thomas Hunaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albain Chansavang</w:t>
+                <w:t xml:space="preserve">Laura Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+                <w:t xml:space="preserve">Agathe Hercent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Hamzaoui</w:t>
+                <w:t xml:space="preserve">Olivia Hentic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunya Srikaran</w:t>
+                <w:t xml:space="preserve">Bruno Buecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (9), pp.1163-1172. </w:t>
+              <w:t xml:space="preserve">Endocrine Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-025-01859-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12022-026-09913-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409962v1</w:t>
+                <w:t xml:space="preserve">hal-05562456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDE11A Is a Phenotype Modulator of Primary Bilateral Macronodular Adrenal Hyperplasia: Results of a 334-Patient Series</w:t>
+                <w:t xml:space="preserve">The mutational landscape of ARMC5 in Primary Bilateral Macronodular Adrenal Hyperplasia: an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Vaduva</w:t>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bouys</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora P Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouinot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albain Chansavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgae918⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-025-03554-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409999v1</w:t>
+                <w:t xml:space="preserve">hal-05109542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mutational landscape of ARMC5 in Primary Bilateral Macronodular Adrenal Hyperplasia: an update</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isadora P Cavalcante</w:t>
+                <w:t xml:space="preserve">Impact of steroid differentiation on tumor microenvironment revealed by single-nucleus atlas of adrenal tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoann Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Foulonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Bendjelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-025-03554-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109542v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05306456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KDM1A genetic alterations, a rare cause of primary bilateral macronodular adrenal hyperplasia, strongly associated with food-dependent Cushing's syndrome: results of its systematic germline screening in 301 index cases and genotype/phenotype correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vaduva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vaczlavik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 192 (2), pp.119-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ejendo/lvaf016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of steroid differentiation on tumor microenvironment revealed by single-nucleus atlas of adrenal tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanis Bendjelal</w:t>
+                <w:t xml:space="preserve">Refined genotype–phenotype correlations in neurofibromatosis type 1 patients with NF1 point variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinus Blok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fertitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63912-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (12), pp.783-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05306456v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined genotype–phenotype correlations in neurofibromatosis type 1 patients with NF1 point variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+                <w:t xml:space="preserve">PDE11A Is a Phenotype Modulator of Primary Bilateral Macronodular Adrenal Hyperplasia: Results of a 334-Patient Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vaduva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Espiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albain Chansavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110783⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110 (9), pp.e2946-e2955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgae918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249548v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between large rearrangements and patient phenotypes in NF1 deletion syndrome: an update and review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predisposition to prostate cancer and clinical implications in a real-life cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gill Spurlock</w:t>
+                <w:t xml:space="preserve">Julie Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albain Chansavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod Varghese</w:t>
+                <w:t xml:space="preserve">Nadim Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunya Srikaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12920-024-01843-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (9), pp.1163-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-025-01859-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601037v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond MEN1, When to Think About MEN4? Retrospective Study on 5600 Patients in the French Population and Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chevalier</w:t>
+                <w:t xml:space="preserve">Correlation between large rearrangements and patient phenotypes in NF1 deletion syndrome: an update and review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Coppin</w:t>
+                <w:t xml:space="preserve">Milind Girish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Romanet</w:t>
+                <w:t xml:space="preserve">Samantha Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cuny</w:t>
+                <w:t xml:space="preserve">Gill Spurlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maïza</w:t>
+                <w:t xml:space="preserve">Vinod Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgae055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12920-024-01843-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522637v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of potential common genetic modifiers of neurofibromas: a genome wide association study in 1,333 neurofibromatosis type 1 patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond MEN1, When to Think About MEN4? Retrospective Study on 5600 Patients in the French Population and Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+                <w:t xml:space="preserve">Benjamin Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sohier</w:t>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
+                <w:t xml:space="preserve">Pauline Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Ye</w:t>
+                <w:t xml:space="preserve">Thomas Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maïza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljad390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04334212v1</w:t>
+                <w:t xml:space="preserve">hal-04522637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofibromatosis type 1 mosaicism in patients with constitutional mismatch repair deficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
+                <w:t xml:space="preserve">Identification of predictive criteria for pathogenic variants of primary bilateral macronodular adrenal hyperplasia (PBMAH) gene ARMC5 in 352 unselected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vaduva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pasmant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Adam-De-Beaumais</w:t>
+                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109235⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187 (1), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-21-1032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246320v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of predictive criteria for pathogenic variants of primary bilateral macronodular adrenal hyperplasia (PBMAH) gene ARMC5 in 352 unselected patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
+                <w:t xml:space="preserve">Comment on Intragenic inversions in NF1 gene as pathogenic mechanism in neurofibromatosis type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albain Chansavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-21-1032⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.380-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-023-01304-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982784v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04432776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on Intragenic inversions in NF1 gene as pathogenic mechanism in neurofibromatosis type 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albain Chansavang</w:t>
+                <w:t xml:space="preserve">Neurofibromatosis type 1 mosaicism in patients with constitutional mismatch repair deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jacques</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
+                <w:t xml:space="preserve">Martine Muleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Adam-De-Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-023-01304-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.jmg-2023-109235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04432776v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple endocrine neoplasia type 1 caused by mosaic mutation: clinical follow-up and genetic counseling?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lagarde</w:t>
+                <w:t xml:space="preserve">Identification of potential common genetic modifiers of neurofibromas: a genome wide association study in 1,333 neurofibromatosis type 1 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile North</w:t>
+                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-22-0171⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljad390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014019v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04334212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-1 Blockade in Solid Tumors with Defects in Polymerase Epsilon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Multiple endocrine neoplasia type 1 caused by mosaic mutation: clinical follow-up and genetic counseling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-21-0521⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187 (1), pp.K1-K6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-22-0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210180v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of NF1 c.2970_2972del p.(Met992del): confirmation of a low risk of complications in a longitudinal study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Burkitt-Wright</w:t>
+                <w:t xml:space="preserve">KDM1A inactivation causes hereditary food-dependent Cushing syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter D Turnpenny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Ealing</w:t>
+                <w:t xml:space="preserve">Gaetan Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-021-01015-4⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.374-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255330v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KDM1A inactivation causes hereditary food-dependent Cushing syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Violon</w:t>
+                <w:t xml:space="preserve">RAS activation induces synthetic lethality of MEK inhibition with mitochondrial oxidative metabolism in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Birsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Giannone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+                <w:t xml:space="preserve">Camille Montersino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Chaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.09.018⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), pp.1237-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01541-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604178v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAS activation induces synthetic lethality of MEK inhibition with mitochondrial oxidative metabolism in acute myeloid leukemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PD-1 Blockade in Solid Tumors with Defects in Polymerase Epsilon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Montersino</w:t>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasad Chaskar</w:t>
+                <w:t xml:space="preserve">Ivan Bieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Mano</w:t>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (5), pp.1237-1252. </w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.1435-1448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01541-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-21-0521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085323v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome in paraffin samples for the diagnosis and prognosis of adrenocortical carcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural history of NF1 c.2970_2972del p.(Met992del): confirmation of a low risk of complications in a longitudinal study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Lippert</w:t>
+                <w:t xml:space="preserve">Claire Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Sibony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Violon</w:t>
+                <w:t xml:space="preserve">Emma Burkitt-Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Jeanpierre</w:t>
+                <w:t xml:space="preserve">Peter D Turnpenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ealing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-21-1228⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-021-01015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04432877v1</w:t>
+                <w:t xml:space="preserve">hal-04255330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of three clinical neurofibromatosis 1 subtypes: Latent class analysis of a series of 1351 patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Ezzedine</w:t>
+                <w:t xml:space="preserve">Cancérogenèse et variants faux sens pathogènes du domaine exonucléasique des ADN polymérases ε et δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albain Chansavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jannic</w:t>
+                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouidad Zehou</w:t>
+                <w:t xml:space="preserve">Ivan Bièche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (5), pp.739-743. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (10), pp.763-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.17974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777704v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancérogenèse et variants faux sens pathogènes du domaine exonucléasique des ADN polymérases ε et δ</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+                <w:t xml:space="preserve">Transcriptome in paraffin samples for the diagnosis and prognosis of adrenocortical carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
+                <w:t xml:space="preserve">Juliane Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Bièche</w:t>
+                <w:t xml:space="preserve">Mathilde Sibony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022118⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186 (6), pp.607-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-21-1228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811508v1</w:t>
+                <w:t xml:space="preserve">inserm-04432877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe phenotype in patients with large deletions of NF1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
+                <w:t xml:space="preserve">Identification of three clinical neurofibromatosis 1 subtypes: Latent class analysis of a series of 1351 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Bergqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fertitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Zehou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13122963⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), pp.739-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.17974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403724v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malignant histiocytosis with a Langerhans cell subtype: A report on the diagnostic and therapeutic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Ségolène Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92, pp.102623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03549848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Prenatal Diagnosis of a Paternally Inherited &amp;lt;i&amp;gt;MEN1&amp;lt;/i&amp;gt; Pathogenic Splicing Variant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Burin Des Roziers</w:t>
+                <w:t xml:space="preserve">Severe phenotype in patients with large deletions of NF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pacot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Dominique Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13122963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgab894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05409856v1</w:t>
+                <w:t xml:space="preserve">hal-03403724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19: Discovery, diagnostics and drug development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noninvasive Prenatal Diagnosis of a Paternally Inherited &amp;lt;i&amp;gt;MEN1&amp;lt;/i&amp;gt; Pathogenic Splicing Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Lau</w:t>
+                <w:t xml:space="preserve">Thomas Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Schinazi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Burin Des Roziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.09.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (4), pp.e1367 - e1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgab894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04120635v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal features and neonatal management of severe hyperparathyroidism caused by the heterozygous inactivating calcium-sensing receptor variant, Arg185Gln</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19: Discovery, diagnostics and drug development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dubucs</w:t>
+                <w:t xml:space="preserve">Tarik Asselah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Groussolles</w:t>
+                <w:t xml:space="preserve">David Durantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Vial</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Schinazi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bonr.2021.101097⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (1), pp.168-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700658v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04120635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMD-MEN1 database: an overview of the 370 MEN1 variants present in 1,676 patients from the French population</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prenatal features and neonatal management of severe hyperparathyroidism caused by the heterozygous inactivating calcium-sensing receptor variant, Arg185Gln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Odou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile North</w:t>
+                <w:t xml:space="preserve">Marion Aubert-Mucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Groussolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2018-01170⟩</w:t>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.101097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bonr.2021.101097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975538v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of adjustments to the ACMG-AMP framework for the interpretation of MEN1 missense variants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">UMD-MEN1 database: an overview of the 370 MEN1 variants present in 1,676 patients from the French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile North</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (3), pp.753-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2018-01170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.23746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02461447v1</w:t>
+                <w:t xml:space="preserve">hal-01975538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAP1 complex promotes transcription by opposing PRC1-mediated H2A ubiquitylation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dina Zielinski</w:t>
+                <w:t xml:space="preserve">Proteome analysis of formalin‐fixed paraffin‐embedded colorectal adenomas reveals the heterogeneous nature of traditional serrated adenomas compared to other colorectal adenomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+                <w:t xml:space="preserve">Romain Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
+                <w:t xml:space="preserve">Marjorie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Audebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-08255-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.5366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008379v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02372946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis of formalin‐fixed paraffin‐embedded colorectal adenomas reveals the heterogeneous nature of traditional serrated adenomas compared to other colorectal adenomas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Leduc</w:t>
+                <w:t xml:space="preserve">One NF1 Mutation may Conceal Another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Burin Des Roziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Audebourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Broussard</w:t>
+                <w:t xml:space="preserve">Audrey Coustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.5366⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10090633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02372946v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One NF1 Mutation may Conceal Another</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
+                <w:t xml:space="preserve">BAP1 complex promotes transcription by opposing PRC1-mediated H2A ubiquitylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Coustier</w:t>
+                <w:t xml:space="preserve">Ming-Kang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10090633⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-08255-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436873v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZH1/2 function mostly within canonical PRC2 and exhibit proliferation-dependent redundancy that shapes mutational signatures in cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dina Zielinski</w:t>
+                <w:t xml:space="preserve">Proposition of adjustments to the ACMG-AMP framework for the interpretation of MEN1 missense variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jansen</w:t>
+                <w:t xml:space="preserve">Marie-Francoise Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1814634116⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (6), pp.661-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951711v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“MPNST Epigenetics”—Letter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">EZH1/2 function mostly within canonical PRC2 and exhibit proliferation-dependent redundancy that shapes mutational signatures in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Luscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setareh Aflaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1541-7786.MCR-19-0680⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (13), pp.6075-6080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1814634116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951802v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of Merlin by Aurora A kinase appears necessary for mitotic progression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Berangère Lombard</w:t>
+                <w:t xml:space="preserve">“MPNST Epigenetics”—Letter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damarys Loew</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 294 (35), pp.12992-13005. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (10), pp.2139-2139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1541-7786.MCR-19-0680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266353v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUMMIT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphorylation of Merlin by Aurora A kinase appears necessary for mitotic progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Pasmant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vinay Mandati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Del Maestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dingli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damarys Loew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (35), pp.12992-13005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970154v1</w:t>
+                <w:t xml:space="preserve">hal-02266353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 4609: High-grade TP53-mutated endometrial carcinomas have decreased NRF2 antioxidant activity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted next-generation sequencing for differential diagnosis of neurofibromatosis type 2, schwannomatosis, and meningiomatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Letourneur</w:t>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nitschké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2018-4609⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.917-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noy009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865719v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted next-generation sequencing for differential diagnosis of neurofibromatosis type 2, schwannomatosis, and meningiomatosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nitschké</w:t>
+                <w:t xml:space="preserve">Ghjuvan Ghjacumu Shackleford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmal Kumar Sampathkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Hichor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noy009⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905479v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and monitoring of circulating tumor DNA in adrenocortical carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Meffre</w:t>
+                <w:t xml:space="preserve">Simon Garinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Nectoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Neou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (3), pp.L13-L17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ERC-17-0467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110942v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and monitoring of circulating tumor DNA in adrenocortical carcinoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abstract 4609: High-grade TP53-mutated endometrial carcinomas have decreased NRF2 antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Neou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+                <w:t xml:space="preserve">Guillaume Beinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Izac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ERC-17-0467⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (13_Supplement), pp.4609-4609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2018-4609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884386v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanized Mouse Model to Study Type 1 Diabetes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SUMMIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Luscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db18-0202⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.910-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972793v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting the Balance of Activating and Inhibitory Natural Killer Receptor Ligands on BRAF V600E Melanoma Lines with Vemurafenib</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Humanized Mouse Model to Study Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Colombo</w:t>
+                <w:t xml:space="preserve">Sandrine Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fourmentraux-Neves</w:t>
+                <w:t xml:space="preserve">Sophie Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Messaoudene</w:t>
+                <w:t xml:space="preserve">Alexis Gadault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
+                <w:t xml:space="preserve">Bertrand Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (7), pp.582 - 593. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (9), pp.1816-1829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-16-0380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db18-0202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01637027v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calling Chromosome Alterations, DNA Methylation Statuses, and Mutations in Tumors by Simple Targeted Next-Generation Sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shifting the Balance of Activating and Inhibitory Natural Killer Receptor Ligands on BRAF V600E Melanoma Lines with Vemurafenib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Néou</w:t>
+                <w:t xml:space="preserve">Alexandra Frazao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno de la Villéon</w:t>
+                <w:t xml:space="preserve">Marina Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Faillot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fourmentraux-Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sakat</w:t>
+                <w:t xml:space="preserve">Meriem Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (7), pp.582 - 593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-16-0380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409775v1</w:t>
+                <w:t xml:space="preserve">inserm-01637027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of a newly identified MALAT1 alternatively spliced transcript in breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Meseure</w:t>
+                <w:t xml:space="preserve">Calling Chromosome Alterations, DNA Methylation Statuses, and Mutations in Tumors by Simple Targeted Next-Generation Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vacher</w:t>
+                <w:t xml:space="preserve">Mario Néou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lallemand</w:t>
+                <w:t xml:space="preserve">Bruno de la Villéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinan Drak Alsibai</w:t>
+                <w:t xml:space="preserve">Simon Faillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Hatem</w:t>
+                <w:t xml:space="preserve">Julien Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 114 (12), pp.1395-1404. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.776 - 787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bjc.2016.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349825v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual mTORC1/2 inhibition induces anti-proliferative effect in NF1-associated plexiform neurofibroma and malignant peripheral nerve sheath tumor cells</w:t>
               </w:r>
@@ -5887,161 +5887,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01399312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired PRC2 activity promotes transcriptional instability and favors breast tumorigenesis</w:t>
+                <w:t xml:space="preserve">Prognostic value of a newly identified MALAT1 alternatively spliced transcript in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Adam Wassef</w:t>
+                <w:t xml:space="preserve">Didier Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Rodilla</w:t>
+                <w:t xml:space="preserve">Sophie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Teissandier</w:t>
+                <w:t xml:space="preserve">François Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Zeitouni</w:t>
+                <w:t xml:space="preserve">Kinan Drak Alsibai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Gruel</w:t>
+                <w:t xml:space="preserve">Rana Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (24), pp.2547-2562. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (12), pp.1395-1404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.269522.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2016.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559123v1</w:t>
+                <w:t xml:space="preserve">hal-02349825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperoning 5S RNA assembly</w:t>
               </w:r>
@@ -6155,842 +6155,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the intrafamilial correlations and heritability of tumor types in MEN1: a Groupe d'étude des Tumeurs Endocrines study</w:t>
+                <w:t xml:space="preserve">Impaired PRC2 activity promotes transcriptional instability and favors breast tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thevenon</w:t>
+                <w:t xml:space="preserve">Michel Adam Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourredjem</w:t>
+                <w:t xml:space="preserve">Verónica Rodilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Faivre</w:t>
+                <w:t xml:space="preserve">Aurélie Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cardot-Bauters</w:t>
+                <w:t xml:space="preserve">Bruno Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calender</w:t>
+                <w:t xml:space="preserve">Nadège Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 173 (6), pp.819-826. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (24), pp.2547-2562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-15-0691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.269522.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546020v1</w:t>
+                <w:t xml:space="preserve">hal-02559123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in SETD2 cause a novel overgrowth condition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the intrafamilial correlations and heritability of tumor types in MEN1: a Groupe d'étude des Tumeurs Endocrines study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Malan</w:t>
+                <w:t xml:space="preserve">J. Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Francannet</w:t>
+                <w:t xml:space="preserve">A. Bourredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Odent</w:t>
+                <w:t xml:space="preserve">L. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cardot-Bauters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2014-102402⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (6), pp.819-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-15-0691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064581v1</w:t>
+                <w:t xml:space="preserve">hal-02546020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAome profiling in benign and malignant neurofibromatosis type 1-associated nerve sheath tumors: evidences of PTEN pathway alterations in early NF1 tumorigenesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Mutations in SETD2 cause a novel overgrowth condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Luscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ortonne</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Francannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (8), pp.512--517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2014-102402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00845367v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of ABCB4 gene deletions in familial low phospholipid-associated cholelithiasis and oral contraceptives-induced cholestasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">MicroRNAome profiling in benign and malignant neurofibromatosis type 1-associated nerve sheath tumors: evidences of PTEN pathway alterations in early NF1 tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Luscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Quentin</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ortonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.473</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685384v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00845367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF1 microdeletions in neurofibromatosis type 1: from genotype to phenotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">First description of ABCB4 gene deletions in familial low phospholipid-associated cholelithiasis and oral contraceptives-induced cholestasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Grillo</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2011.186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.21271⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00552390v1</w:t>
+                <w:t xml:space="preserve">hal-00685384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NF1 microdeletions in neurofibromatosis type 1: from genotype to phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Spurlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (6), pp.E1506-E1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SPRED1 germline mutations caused a neurofibromatosis type 1 overlapping phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (7), pp.425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jmg.2008.065243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId290"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7058,51 +7192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86C079C7"/>
+    <w:nsid w:val="B074C2BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7289,51 +7423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-pasmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1881-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112215890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-7249-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albain Chansavang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Hamzaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunya Srikaran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01859-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espiard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae918" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05109542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora P Cavalcante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Violon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03554-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04994758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05306456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foulonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendjelal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63912-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05249548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pacot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Blok" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fertitta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Laurendeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110783" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Girish" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Knight" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Spurlock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Varghese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-024-01843-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ma&#239;za" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04334212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sohier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Hadjadj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljad390" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasmant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Muleris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Adam-De-Beaumais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01304-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04014019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile North" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bieche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-21-0521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Burkitt-Wright" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Turnpenny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ealing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-01015-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Giannone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.09.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lippert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibony" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Jeanpierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777704v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bergqvist" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17974" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Briand-Suleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122963" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03549848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kime" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;al" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-S&#233;gol&#232;ne Cottereau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friedrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102623" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Le Guillou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Burin Des Roziers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab894" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04120635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Asselah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Schinazi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.09.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03700658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubert-Mucca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubucs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Groussolles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vial" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2021.101097" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01975538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohamed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Odou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-01170" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Odou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23746" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02008379v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Zielinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Corre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08255-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02372946v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sanson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Audebourg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Broussard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5366" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436873v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coustier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090633" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951711v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Luscan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Aflaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jansen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814634116" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Margueron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-19-0680" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Mandati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Del Maestro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lombard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006937" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970154v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pasmant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018232" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865719v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beinse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Just" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Izac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-4609" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03905479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nitschk&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884386v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-17-0467" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Luce" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guinoiseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gadault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Blondeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0202" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01637027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frazao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Colombo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourmentraux-Neves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Messaoudene" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-16-0380" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409775v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario N&#233;ou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de la Vill&#233;on" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Faillot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sakat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2017.06.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349825v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallemand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Drak Alsibai" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Hatem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.123" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01399312v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Poulain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hivelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nusbaum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559123v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adam Wassef" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rodilla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zeitouni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gruel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269522.115" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Delbos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.260349.115" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102402" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845367v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685384v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goussard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baranes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quentin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.186" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grillo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21271" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC0D0018C51FBCCA6746F57D6E216711F577223F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552683v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hanna" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jolly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2008.065243" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-pasmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1881-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112215890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-7249-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hercent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hentic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12022-026-09913-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05109542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora P Cavalcante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Violon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03554-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05306456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foulonneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendjelal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63912-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04994758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05249548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pacot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Blok" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fertitta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Laurendeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110783" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espiard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albain Chansavang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae918" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chartier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Hamzaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunya Srikaran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01859-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Girish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Knight" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Spurlock" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Varghese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-024-01843-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ma&#239;za" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Hadjadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01304-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasmant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Muleris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Adam-De-Beaumais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109235" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04334212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sohier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljad390" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04014019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile North" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0171" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Giannone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.09.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bieche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-21-0521" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Burkitt-Wright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Turnpenny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ealing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-01015-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022118" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lippert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibony" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Jeanpierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bergqvist" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17974" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03549848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kime" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;al" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-S&#233;gol&#232;ne Cottereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friedrich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102623" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Briand-Suleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122963" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Le Guillou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Burin Des Roziers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab894" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04120635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Asselah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Schinazi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.09.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03700658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubert-Mucca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubucs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Groussolles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2021.101097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01975538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Odou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-01170" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02372946v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sanson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Audebourg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Broussard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5366" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436873v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coustier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090633" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02008379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Zielinski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Corre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08255-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461447v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Odou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23746" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Luscan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Aflaki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814634116" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Margueron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-19-0680" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Mandati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Del Maestro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lombard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006937" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03905479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nitschk&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-17-0467" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865719v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beinse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Just" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Izac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-4609" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pasmant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018232" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972793v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Luce" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guinoiseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gadault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Blondeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0202" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01637027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frazao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Colombo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourmentraux-Neves" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Messaoudene" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-16-0380" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario N&#233;ou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de la Vill&#233;on" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Faillot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sakat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2017.06.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01399312v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Poulain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hivelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nusbaum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349825v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallemand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Drak Alsibai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Hatem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.123" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Delbos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.260349.115" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adam Wassef" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rodilla" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zeitouni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gruel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269522.115" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064581v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102402" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845367v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goussard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baranes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quentin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.186" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552390v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grillo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21271" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC0D0018C51FBCCA6746F57D6E216711F577223F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hanna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jolly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2008.065243" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>