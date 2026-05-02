--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -168,6963 +168,7231 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Pathological Features of EC-cell Familial Small Intestine Neuroendocrine Tumors: A Nationwide Cohort From the French GTE-RENATEN Network</w:t>
+                <w:t xml:space="preserve">Genomic newborn screening as a paradigm shift in rare disease management, with emphasis on endocrine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hunaut</w:t>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gérard</w:t>
+                <w:t xml:space="preserve">Camille Level</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Hercent</w:t>
+                <w:t xml:space="preserve">Régis Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Hentic</w:t>
+                <w:t xml:space="preserve">Patrice Rodien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buecher</w:t>
+                <w:t xml:space="preserve">Anne Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 37 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.102517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12022-026-09913-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2026.102517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562456v1</w:t>
+                <w:t xml:space="preserve">hal-05582204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mutational landscape of ARMC5 in Primary Bilateral Macronodular Adrenal Hyperplasia: an update</w:t>
+                <w:t xml:space="preserve">Clinical and Pathological Features of EC-cell Familial Small Intestine Neuroendocrine Tumors: A Nationwide Cohort From the French GTE-RENATEN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bouys</w:t>
+                <w:t xml:space="preserve">Thomas Hunaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+                <w:t xml:space="preserve">Laura Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isadora P Cavalcante</w:t>
+                <w:t xml:space="preserve">Agathe Hercent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Violon</w:t>
+                <w:t xml:space="preserve">Olivia Hentic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+                <w:t xml:space="preserve">Bruno Buecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.51. </w:t>
+              <w:t xml:space="preserve">Endocrine Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-025-03554-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12022-026-09913-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109542v1</w:t>
+                <w:t xml:space="preserve">hal-05562456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of steroid differentiation on tumor microenvironment revealed by single-nucleus atlas of adrenal tumors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Predisposition to prostate cancer and clinical implications in a real-life cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albain Chansavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yanis Bendjelal</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunya Srikaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63912-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (9), pp.1163-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-025-01859-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05306456v1</w:t>
+                <w:t xml:space="preserve">hal-05409962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KDM1A genetic alterations, a rare cause of primary bilateral macronodular adrenal hyperplasia, strongly associated with food-dependent Cushing's syndrome: results of its systematic germline screening in 301 index cases and genotype/phenotype correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PDE11A Is a Phenotype Modulator of Primary Bilateral Macronodular Adrenal Hyperplasia: Results of a 334-Patient Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vaduva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bouys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Espiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albain Chansavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110 (9), pp.e2946-e2955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgae918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvaf016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04994758v1</w:t>
+                <w:t xml:space="preserve">hal-05409999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined genotype–phenotype correlations in neurofibromatosis type 1 patients with NF1 point variants</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower Prevalence of Overweight and Obesity in Adults with Neurofibromatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+                <w:t xml:space="preserve">Laura Mengeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110783⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 145 (11), pp.2908-2911.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2025.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249548v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDE11A Is a Phenotype Modulator of Primary Bilateral Macronodular Adrenal Hyperplasia: Results of a 334-Patient Series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The mutational landscape of ARMC5 in Primary Bilateral Macronodular Adrenal Hyperplasia: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bouys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora P Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouinot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albain Chansavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgae918⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-025-03554-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409999v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposition to prostate cancer and clinical implications in a real-life cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of steroid differentiation on tumor microenvironment revealed by single-nucleus atlas of adrenal tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadim Hamzaoui</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunya Srikaran</w:t>
+                <w:t xml:space="preserve">Florian Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Foulonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Bendjelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-025-01859-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409962v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05306456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between large rearrangements and patient phenotypes in NF1 deletion syndrome: an update and review</w:t>
+                <w:t xml:space="preserve">KDM1A genetic alterations, a rare cause of primary bilateral macronodular adrenal hyperplasia, strongly associated with food-dependent Cushing's syndrome: results of its systematic germline screening in 301 index cases and genotype/phenotype correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pacot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vinod Varghese</w:t>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vaduva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192 (2), pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvaf016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12920-024-01843-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04601037v1</w:t>
+                <w:t xml:space="preserve">hal-04994758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond MEN1, When to Think About MEN4? Retrospective Study on 5600 Patients in the French Population and Literature Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined genotype–phenotype correlations in neurofibromatosis type 1 patients with NF1 point variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Coppin</w:t>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Romanet</w:t>
+                <w:t xml:space="preserve">Marinus Blok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cuny</w:t>
+                <w:t xml:space="preserve">Dominique Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maïza</w:t>
+                <w:t xml:space="preserve">Laura Fertitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgae055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (12), pp.783-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522637v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of predictive criteria for pathogenic variants of primary bilateral macronodular adrenal hyperplasia (PBMAH) gene ARMC5 in 352 unselected patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
+                <w:t xml:space="preserve">Correlation between large rearrangements and patient phenotypes in NF1 deletion syndrome: an update and review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milind Girish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Spurlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-21-1032⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12920-024-01843-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982784v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on Intragenic inversions in NF1 gene as pathogenic mechanism in neurofibromatosis type 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
+                <w:t xml:space="preserve">Beyond MEN1, When to Think About MEN4? Retrospective Study on 5600 Patients in the French Population and Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maïza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-023-01304-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04432776v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofibromatosis type 1 mosaicism in patients with constitutional mismatch repair deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Adam-De-Beaumais</w:t>
+                <w:t xml:space="preserve">Identification of potential common genetic modifiers of neurofibromas: a genome wide association study in 1,333 neurofibromatosis type 1 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109235⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljad390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246320v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04334212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of potential common genetic modifiers of neurofibromas: a genome wide association study in 1,333 neurofibromatosis type 1 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuela Ye</w:t>
+                <w:t xml:space="preserve">Neurofibromatosis type 1 mosaicism in patients with constitutional mismatch repair deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Muleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Adam-De-Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljad390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.jmg-2023-109235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04334212v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple endocrine neoplasia type 1 caused by mosaic mutation: clinical follow-up and genetic counseling?</w:t>
+                <w:t xml:space="preserve">Comment on Intragenic inversions in NF1 gene as pathogenic mechanism in neurofibromatosis type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Coppin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile North</w:t>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albain Chansavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-22-0171⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.380-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-023-01304-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014019v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04432776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KDM1A inactivation causes hereditary food-dependent Cushing syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification of predictive criteria for pathogenic variants of primary bilateral macronodular adrenal hyperplasia (PBMAH) gene ARMC5 in 352 unselected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vaczlavik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vaduva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.09.018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187 (1), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-21-1032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604178v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAS activation induces synthetic lethality of MEK inhibition with mitochondrial oxidative metabolism in acute myeloid leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordi Mano</w:t>
+                <w:t xml:space="preserve">Multiple endocrine neoplasia type 1 caused by mosaic mutation: clinical follow-up and genetic counseling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01541-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187 (1), pp.K1-K6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-22-0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085323v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-1 Blockade in Solid Tumors with Defects in Polymerase Epsilon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+                <w:t xml:space="preserve">Natural history of NF1 c.2970_2972del p.(Met992del): confirmation of a low risk of complications in a longitudinal study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Burkitt-Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter D Turnpenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ealing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-21-0521⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-021-01015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210180v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of NF1 c.2970_2972del p.(Met992del): confirmation of a low risk of complications in a longitudinal study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Ealing</w:t>
+                <w:t xml:space="preserve">PD-1 Blockade in Solid Tumors with Defects in Polymerase Epsilon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-021-01015-4⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.1435-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-21-0521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255330v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancérogenèse et variants faux sens pathogènes du domaine exonucléasique des ADN polymérases ε et δ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Bièche</w:t>
+                <w:t xml:space="preserve">KDM1A inactivation causes hereditary food-dependent Cushing syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.374-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811508v1</w:t>
+                <w:t xml:space="preserve">hal-03604178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome in paraffin samples for the diagnosis and prognosis of adrenocortical carcinoma</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RAS activation induces synthetic lethality of MEK inhibition with mitochondrial oxidative metabolism in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Jeanpierre</w:t>
+                <w:t xml:space="preserve">Justine Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Birsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Montersino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Chaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-21-1228⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), pp.1237-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01541-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04432877v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of three clinical neurofibromatosis 1 subtypes: Latent class analysis of a series of 1351 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ouidad Zehou</w:t>
+                <w:t xml:space="preserve">Cancérogenèse et variants faux sens pathogènes du domaine exonucléasique des ADN polymérases ε et δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albain Chansavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bièche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.17974⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (10), pp.763-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777704v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malignant histiocytosis with a Langerhans cell subtype: A report on the diagnostic and therapeutic challenge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bréal</w:t>
+                <w:t xml:space="preserve">Transcriptome in paraffin samples for the diagnosis and prognosis of adrenocortical carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Ségolène Cottereau</w:t>
+                <w:t xml:space="preserve">Juliane Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Friedrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Decroocq</w:t>
+                <w:t xml:space="preserve">Mathilde Sibony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102623⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186 (6), pp.607-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-21-1228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03549848v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04432877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe phenotype in patients with large deletions of NF1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
+                <w:t xml:space="preserve">Identification of three clinical neurofibromatosis 1 subtypes: Latent class analysis of a series of 1351 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Bergqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fertitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Zehou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13122963⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), pp.739-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.17974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403724v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Prenatal Diagnosis of a Paternally Inherited &amp;lt;i&amp;gt;MEN1&amp;lt;/i&amp;gt; Pathogenic Splicing Variant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Severe phenotype in patients with large deletions of NF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13122963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgab894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05409856v1</w:t>
+                <w:t xml:space="preserve">hal-03403724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19: Discovery, diagnostics and drug development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malignant histiocytosis with a Langerhans cell subtype: A report on the diagnostic and therapeutic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Lau</w:t>
+                <w:t xml:space="preserve">Amel Kime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Schinazi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Bréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Ségolène Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.09.031⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.102623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04120635v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03549848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal features and neonatal management of severe hyperparathyroidism caused by the heterozygous inactivating calcium-sensing receptor variant, Arg185Gln</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noninvasive Prenatal Diagnosis of a Paternally Inherited &amp;lt;i&amp;gt;MEN1&amp;lt;/i&amp;gt; Pathogenic Splicing Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Groussolles</w:t>
+                <w:t xml:space="preserve">Thomas Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Vial</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Burin Des Roziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bonr.2021.101097⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (4), pp.e1367 - e1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgab894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700658v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMD-MEN1 database: an overview of the 370 MEN1 variants present in 1,676 patients from the French population</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19: Discovery, diagnostics and drug development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Odou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarik Asselah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Schinazi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2018-01170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (1), pp.168-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975538v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04120635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis of formalin‐fixed paraffin‐embedded colorectal adenomas reveals the heterogeneous nature of traditional serrated adenomas compared to other colorectal adenomas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prenatal features and neonatal management of severe hyperparathyroidism caused by the heterozygous inactivating calcium-sensing receptor variant, Arg185Gln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Broussard</w:t>
+                <w:t xml:space="preserve">Marion Aubert-Mucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Groussolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.5366⟩</w:t>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.101097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bonr.2021.101097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02372946v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One NF1 Mutation may Conceal Another</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Coustier</w:t>
+                <w:t xml:space="preserve">Proposition of adjustments to the ACMG-AMP framework for the interpretation of MEN1 missense variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10090633⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (6), pp.661-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436873v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAP1 complex promotes transcription by opposing PRC1-mediated H2A ubiquitylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-08255-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of adjustments to the ACMG-AMP framework for the interpretation of MEN1 missense variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Coppin</w:t>
+                <w:t xml:space="preserve">Proteome analysis of formalin‐fixed paraffin‐embedded colorectal adenomas reveals the heterogeneous nature of traditional serrated adenomas compared to other colorectal adenomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Audebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23746⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.5366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461447v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02372946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZH1/2 function mostly within canonical PRC2 and exhibit proliferation-dependent redundancy that shapes mutational signatures in cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jansen</w:t>
+                <w:t xml:space="preserve">One NF1 Mutation may Conceal Another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Burin Des Roziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1814634116⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10090633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951711v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“MPNST Epigenetics”—Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (10), pp.2139-2139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1541-7786.MCR-19-0680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of Merlin by Aurora A kinase appears necessary for mitotic progression</w:t>
+                <w:t xml:space="preserve">EZH1/2 function mostly within canonical PRC2 and exhibit proliferation-dependent redundancy that shapes mutational signatures in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinay Mandati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Berangère Lombard</w:t>
+                <w:t xml:space="preserve">Michel Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damarys Loew</w:t>
+                <w:t xml:space="preserve">Armelle Luscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setareh Aflaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006937⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (13), pp.6075-6080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1814634116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266353v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted next-generation sequencing for differential diagnosis of neurofibromatosis type 2, schwannomatosis, and meningiomatosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphorylation of Merlin by Aurora A kinase appears necessary for mitotic progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nitschké</w:t>
+                <w:t xml:space="preserve">Vinay Mandati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Del Maestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dingli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damarys Loew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noy009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (35), pp.12992-13005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905479v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Weill</w:t>
+                <w:t xml:space="preserve">UMD-MEN1 database: an overview of the 370 MEN1 variants present in 1,676 patients from the French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Meffre</w:t>
+                <w:t xml:space="preserve">Amira Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (3), pp.753-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2018-01170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110942v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and monitoring of circulating tumor DNA in adrenocortical carcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abstract 4609: High-grade TP53-mutated endometrial carcinomas have decreased NRF2 antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Nectoux</w:t>
+                <w:t xml:space="preserve">Guillaume Beinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Neou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Izac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ERC-17-0467⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (13_Supplement), pp.4609-4609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2018-4609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884386v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 4609: High-grade TP53-mutated endometrial carcinomas have decreased NRF2 antioxidant activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien Rance</w:t>
+                <w:t xml:space="preserve">SUMMIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Luscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Izac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2018-4609⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.910-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865719v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUMMIT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Luscan</w:t>
+                <w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan Ghjacumu Shackleford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Pasmant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nirmal Kumar Sampathkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Hichor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018232⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970154v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanized Mouse Model to Study Type 1 Diabetes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted next-generation sequencing for differential diagnosis of neurofibromatosis type 2, schwannomatosis, and meningiomatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Blondeau</w:t>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nitschké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db18-0202⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.917-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noy009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972793v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting the Balance of Activating and Inhibitory Natural Killer Receptor Ligands on BRAF V600E Melanoma Lines with Vemurafenib</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and monitoring of circulating tumor DNA in adrenocortical carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fourmentraux-Neves</w:t>
+                <w:t xml:space="preserve">Simon Garinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Messaoudene</w:t>
+                <w:t xml:space="preserve">Juliette Nectoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
+                <w:t xml:space="preserve">Mario Neou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (7), pp.582 - 593. </w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (3), pp.L13-L17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-16-0380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/ERC-17-0467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01637027v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calling Chromosome Alterations, DNA Methylation Statuses, and Mutations in Tumors by Simple Targeted Next-Generation Sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Humanized Mouse Model to Study Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Néou</w:t>
+                <w:t xml:space="preserve">Sandrine Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno de la Villéon</w:t>
+                <w:t xml:space="preserve">Sophie Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Faillot</w:t>
+                <w:t xml:space="preserve">Alexis Gadault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sakat</w:t>
+                <w:t xml:space="preserve">Bertrand Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (5), pp.776 - 787. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (9), pp.1816-1829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2017.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db18-0202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409775v1</w:t>
+                <w:t xml:space="preserve">hal-03972793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual mTORC1/2 inhibition induces anti-proliferative effect in NF1-associated plexiform neurofibroma and malignant peripheral nerve sheath tumor cells</w:t>
+                <w:t xml:space="preserve">Shifting the Balance of Activating and Inhibitory Natural Killer Receptor Ligands on BRAF V600E Melanoma Lines with Vemurafenib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Varin</w:t>
+                <w:t xml:space="preserve">Alexandra Frazao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Poulain</w:t>
+                <w:t xml:space="preserve">Marina Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Hivelin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fourmentraux-Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nusbaum</w:t>
+                <w:t xml:space="preserve">Meriem Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hubas</w:t>
+                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (24), pp.35753-35767. </w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (7), pp.582 - 593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.7099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-16-0380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01399312v1</w:t>
+                <w:t xml:space="preserve">inserm-01637027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of a newly identified MALAT1 alternatively spliced transcript in breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calling Chromosome Alterations, DNA Methylation Statuses, and Mutations in Tumors by Simple Targeted Next-Generation Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Meseure</w:t>
+                <w:t xml:space="preserve">Mario Néou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vacher</w:t>
+                <w:t xml:space="preserve">Bruno de la Villéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lallemand</w:t>
+                <w:t xml:space="preserve">Simon Faillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinan Drak Alsibai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rana Hatem</w:t>
+                <w:t xml:space="preserve">Julien Sakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2016.123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.776 - 787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349825v1</w:t>
+                <w:t xml:space="preserve">hal-05409775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperoning 5S RNA assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic value of a newly identified MALAT1 alternatively spliced transcript in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Meseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Madru</w:t>
+                <w:t xml:space="preserve">Sophie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lebaron</w:t>
+                <w:t xml:space="preserve">François Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Blaud</w:t>
+                <w:t xml:space="preserve">Kinan Drak Alsibai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Delbos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
+                <w:t xml:space="preserve">Rana Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.260349.115⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (12), pp.1395-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2016.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884389v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired PRC2 activity promotes transcriptional instability and favors breast tumorigenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual mTORC1/2 inhibition induces anti-proliferative effect in NF1-associated plexiform neurofibroma and malignant peripheral nerve sheath tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Adam Wassef</w:t>
+                <w:t xml:space="preserve">Laury Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Rodilla</w:t>
+                <w:t xml:space="preserve">Mikael Hivelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Teissandier</w:t>
+                <w:t xml:space="preserve">Patrick Nusbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Zeitouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Gruel</w:t>
+                <w:t xml:space="preserve">Arnaud Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.269522.115⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (24), pp.35753-35767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559123v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01399312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the intrafamilial correlations and heritability of tumor types in MEN1: a Groupe d'étude des Tumeurs Endocrines study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired PRC2 activity promotes transcriptional instability and favors breast tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Adam Wassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thevenon</w:t>
+                <w:t xml:space="preserve">Verónica Rodilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourredjem</w:t>
+                <w:t xml:space="preserve">Aurélie Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Faivre</w:t>
+                <w:t xml:space="preserve">Bruno Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cardot-Bauters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Calender</w:t>
+                <w:t xml:space="preserve">Nadège Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-15-0691⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (24), pp.2547-2562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.269522.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546020v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in SETD2 cause a novel overgrowth condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+                <w:t xml:space="preserve">Chaperoning 5S RNA assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Malan</w:t>
+                <w:t xml:space="preserve">Simon Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Francannet</w:t>
+                <w:t xml:space="preserve">Magali Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Odent</w:t>
+                <w:t xml:space="preserve">Lila Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2014-102402⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (13), pp.1432-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.260349.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064581v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAome profiling in benign and malignant neurofibromatosis type 1-associated nerve sheath tumors: evidences of PTEN pathway alterations in early NF1 tumorigenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ortonne</w:t>
+                <w:t xml:space="preserve">Unraveling the intrafamilial correlations and heritability of tumor types in MEN1: a Groupe d'étude des Tumeurs Endocrines study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cardot-Bauters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (6), pp.819-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-15-0691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00845367v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of ABCB4 gene deletions in familial low phospholipid-associated cholelithiasis and oral contraceptives-induced cholestasis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mutations in SETD2 cause a novel overgrowth condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Luscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Quentin</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Francannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2011.186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (8), pp.512--517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2014-102402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685384v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF1 microdeletions in neurofibromatosis type 1: from genotype to phenotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">MicroRNAome profiling in benign and malignant neurofibromatosis type 1-associated nerve sheath tumors: evidences of PTEN pathway alterations in early NF1 tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Luscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Grillo</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ortonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.473</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00552390v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00845367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First description of ABCB4 gene deletions in familial low phospholipid-associated cholelithiasis and oral contraceptives-induced cholestasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2011.186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NF1 microdeletions in neurofibromatosis type 1: from genotype to phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Spurlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (6), pp.E1506-E1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SPRED1 germline mutations caused a neurofibromatosis type 1 overlapping phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (7), pp.425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jmg.2008.065243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId290"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7192,51 +7460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B074C2BB"/>
+    <w:nsid w:val="1BD5CDC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7423,51 +7691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-pasmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1881-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112215890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-7249-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hercent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hentic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12022-026-09913-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05109542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora P Cavalcante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Violon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03554-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05306456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foulonneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendjelal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63912-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04994758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05249548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pacot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Blok" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fertitta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Laurendeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110783" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espiard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albain Chansavang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae918" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chartier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Hamzaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunya Srikaran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01859-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Girish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Knight" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Spurlock" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Varghese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-024-01843-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ma&#239;za" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Hadjadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01304-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasmant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Muleris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Adam-De-Beaumais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109235" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04334212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sohier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljad390" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04014019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile North" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0171" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Giannone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.09.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bieche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-21-0521" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Burkitt-Wright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Turnpenny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ealing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-01015-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022118" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lippert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibony" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Jeanpierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bergqvist" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17974" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03549848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kime" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;al" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-S&#233;gol&#232;ne Cottereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friedrich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102623" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Briand-Suleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122963" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Le Guillou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Burin Des Roziers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab894" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04120635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Asselah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Schinazi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.09.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03700658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubert-Mucca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubucs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Groussolles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2021.101097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01975538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Odou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-01170" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02372946v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sanson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Audebourg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Broussard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5366" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436873v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coustier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090633" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02008379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Zielinski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Corre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08255-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461447v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Odou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23746" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Luscan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Aflaki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814634116" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Margueron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-19-0680" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Mandati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Del Maestro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lombard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006937" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03905479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nitschk&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-17-0467" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865719v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beinse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Just" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Izac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-4609" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pasmant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018232" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972793v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Luce" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guinoiseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gadault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Blondeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0202" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01637027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frazao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Colombo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourmentraux-Neves" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Messaoudene" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-16-0380" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario N&#233;ou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de la Vill&#233;on" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Faillot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sakat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2017.06.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01399312v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Poulain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hivelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nusbaum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349825v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallemand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Drak Alsibai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Hatem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.123" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Delbos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.260349.115" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adam Wassef" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rodilla" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zeitouni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gruel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269522.115" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064581v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102402" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845367v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goussard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baranes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quentin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.186" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552390v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grillo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21271" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC0D0018C51FBCCA6746F57D6E216711F577223F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hanna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jolly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2008.065243" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-pasmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1881-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112215890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-7249-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2026.102517" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gerard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hercent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hentic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12022-026-09913-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albain Chansavang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Hamzaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunya Srikaran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01859-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espiard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae918" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mengeot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasmant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fontbonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ayache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2025.04.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05109542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora P Cavalcante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Violon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03554-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05306456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foulonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendjelal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63912-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04994758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05249548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pacot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Blok" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fertitta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Laurendeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110783" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Girish" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Knight" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Spurlock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Varghese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-024-01843-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ma&#239;za" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04334212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sohier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Hadjadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljad390" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Muleris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Adam-De-Beaumais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109235" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01304-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04014019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile North" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Burkitt-Wright" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Turnpenny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ealing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-01015-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bieche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-21-0521" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Giannone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.09.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lippert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Jeanpierre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1228" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777704v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bergqvist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17974" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Briand-Suleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122963" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03549848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kime" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;al" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-S&#233;gol&#232;ne Cottereau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friedrich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Le Guillou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Burin Des Roziers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab894" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04120635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Asselah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Schinazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.09.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03700658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubert-Mucca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubucs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Groussolles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2021.101097" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Odou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23746" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02008379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Zielinski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Corre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08255-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02372946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sanson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Audebourg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Broussard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5366" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coustier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090633" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Margueron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-19-0680" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Luscan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Aflaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jansen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814634116" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Mandati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Del Maestro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lombard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006937" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01975538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohamed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Odou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-01170" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beinse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Just" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Izac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-4609" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pasmant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018232" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03905479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nitschk&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884386v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-17-0467" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Luce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guinoiseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gadault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Blondeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0202" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01637027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frazao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Colombo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourmentraux-Neves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Messaoudene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-16-0380" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409775v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario N&#233;ou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de la Vill&#233;on" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Faillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sakat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2017.06.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349825v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallemand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Drak Alsibai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Hatem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.123" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01399312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Poulain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hivelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nusbaum" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7099" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adam Wassef" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rodilla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zeitouni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gruel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269522.115" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Delbos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.260349.115" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064581v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102402" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845367v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goussard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baranes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quentin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.186" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552390v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21271" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC0D0018C51FBCCA6746F57D6E216711F577223F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552683v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hanna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jolly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2008.065243" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>