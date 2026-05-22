--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -202,1263 +202,1263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic newborn screening as a paradigm shift in rare disease management, with emphasis on endocrine conditions</w:t>
+                <w:t xml:space="preserve">Clinical and Pathological Features of EC-cell Familial Small Intestine Neuroendocrine Tumors: A Nationwide Cohort From the French GTE-RENATEN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Faivre</w:t>
+                <w:t xml:space="preserve">Thomas Hunaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Level</w:t>
+                <w:t xml:space="preserve">Laura Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Coutant</w:t>
+                <w:t xml:space="preserve">Agathe Hercent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Rodien</w:t>
+                <w:t xml:space="preserve">Olivia Hentic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Barlier</w:t>
+                <w:t xml:space="preserve">Bruno Buecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.102517. </w:t>
+              <w:t xml:space="preserve">Endocrine Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2026.102517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12022-026-09913-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582204v1</w:t>
+                <w:t xml:space="preserve">hal-05562456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Pathological Features of EC-cell Familial Small Intestine Neuroendocrine Tumors: A Nationwide Cohort From the French GTE-RENATEN Network</w:t>
+                <w:t xml:space="preserve">Genomic newborn screening as a paradigm shift in rare disease management, with emphasis on endocrine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hunaut</w:t>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gerard</w:t>
+                <w:t xml:space="preserve">Camille Level</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Hercent</w:t>
+                <w:t xml:space="preserve">Régis Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Hentic</w:t>
+                <w:t xml:space="preserve">Patrice Rodien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buecher</w:t>
+                <w:t xml:space="preserve">Anne Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 37, pp.15. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.102517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12022-026-09913-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2026.102517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562456v1</w:t>
+                <w:t xml:space="preserve">hal-05582204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposition to prostate cancer and clinical implications in a real-life cohort</w:t>
+                <w:t xml:space="preserve">Impact of steroid differentiation on tumor microenvironment revealed by single-nucleus atlas of adrenal tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chartier</w:t>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albain Chansavang</w:t>
+                <w:t xml:space="preserve">Yoann Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+                <w:t xml:space="preserve">Florian Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Hamzaoui</w:t>
+                <w:t xml:space="preserve">Thomas Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunya Srikaran</w:t>
+                <w:t xml:space="preserve">Yanis Bendjelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (9), pp.1163-1172. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-025-01859-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409962v1</w:t>
+                <w:t xml:space="preserve">inserm-05306456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDE11A Is a Phenotype Modulator of Primary Bilateral Macronodular Adrenal Hyperplasia: Results of a 334-Patient Series</w:t>
+                <w:t xml:space="preserve">KDM1A genetic alterations, a rare cause of primary bilateral macronodular adrenal hyperplasia, strongly associated with food-dependent Cushing's syndrome: results of its systematic germline screening in 301 index cases and genotype/phenotype correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patricia Vaduva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Bouys</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+                <w:t xml:space="preserve">Florian Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Espiard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albain Chansavang</w:t>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 110 (9), pp.e2946-e2955. </w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192 (2), pp.119-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgae918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvaf016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409999v1</w:t>
+                <w:t xml:space="preserve">hal-04994758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Prevalence of Overweight and Obesity in Adults with Neurofibromatosis</w:t>
+                <w:t xml:space="preserve">Refined genotype–phenotype correlations in neurofibromatosis type 1 patients with NF1 point variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mengeot</w:t>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pasmant</w:t>
+                <w:t xml:space="preserve">Marinus Blok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Fontbonne</w:t>
+                <w:t xml:space="preserve">Dominique Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tounian</w:t>
+                <w:t xml:space="preserve">Laura Fertitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Ayache</w:t>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 145 (11), pp.2908-2911.e1. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (12), pp.783-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2025.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05600509v1</w:t>
+                <w:t xml:space="preserve">hal-05249548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutational landscape of ARMC5 in Primary Bilateral Macronodular Adrenal Hyperplasia: an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bouys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isadora P Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (1), pp.51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-025-03554-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of steroid differentiation on tumor microenvironment revealed by single-nucleus atlas of adrenal tumors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">PDE11A Is a Phenotype Modulator of Primary Bilateral Macronodular Adrenal Hyperplasia: Results of a 334-Patient Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vaduva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yanis Bendjelal</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Espiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albain Chansavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63912-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110 (9), pp.e2946-e2955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgae918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05306456v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KDM1A genetic alterations, a rare cause of primary bilateral macronodular adrenal hyperplasia, strongly associated with food-dependent Cushing's syndrome: results of its systematic germline screening in 301 index cases and genotype/phenotype correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+                <w:t xml:space="preserve">Lower Prevalence of Overweight and Obesity in Adults with Neurofibromatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mengeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvaf016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 145 (11), pp.2908-2911.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2025.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994758v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined genotype–phenotype correlations in neurofibromatosis type 1 patients with NF1 point variants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predisposition to prostate cancer and clinical implications in a real-life cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vidaud</w:t>
+                <w:t xml:space="preserve">Julie Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albain Chansavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fertitta</w:t>
+                <w:t xml:space="preserve">Nadim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+                <w:t xml:space="preserve">Arunya Srikaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (12), pp.783-793. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (9), pp.1163-1172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg-2025-110783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-025-01859-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249548v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between large rearrangements and patient phenotypes in NF1 deletion syndrome: an update and review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milind Girish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,563 +1676,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of potential common genetic modifiers of neurofibromas: a genome wide association study in 1,333 neurofibromatosis type 1 patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Comment on Intragenic inversions in NF1 gene as pathogenic mechanism in neurofibromatosis type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albain Chansavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sohier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Djihad Hadjadj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljad390⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.380-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-023-01304-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04334212v1</w:t>
+                <w:t xml:space="preserve">inserm-04432776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofibromatosis type 1 mosaicism in patients with constitutional mismatch repair deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Adam-De-Beaumais</w:t>
+                <w:t xml:space="preserve">Identification of predictive criteria for pathogenic variants of primary bilateral macronodular adrenal hyperplasia (PBMAH) gene ARMC5 in 352 unselected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vaduva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109235⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187 (1), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-21-1032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246320v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on Intragenic inversions in NF1 gene as pathogenic mechanism in neurofibromatosis type 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
+                <w:t xml:space="preserve">Neurofibromatosis type 1 mosaicism in patients with constitutional mismatch repair deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guerrini-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Muleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Adam-De-Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-023-01304-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.jmg-2023-109235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04432776v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of predictive criteria for pathogenic variants of primary bilateral macronodular adrenal hyperplasia (PBMAH) gene ARMC5 in 352 unselected patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vaduva</w:t>
+                <w:t xml:space="preserve">Identification of potential common genetic modifiers of neurofibromas: a genome wide association study in 1,333 neurofibromatosis type 1 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
+                <w:t xml:space="preserve">Manuela Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 187 (1), pp.123-134. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-21-1032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljad390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982784v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04334212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple endocrine neoplasia type 1 caused by mosaic mutation: clinical follow-up and genetic counseling?</w:t>
               </w:r>
@@ -2244,51 +2244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2346,619 +2346,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of NF1 c.2970_2972del p.(Met992del): confirmation of a low risk of complications in a longitudinal study.</w:t>
+                <w:t xml:space="preserve">RAS activation induces synthetic lethality of MEK inhibition with mitochondrial oxidative metabolism in acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Forde</w:t>
+                <w:t xml:space="preserve">Justine Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Burkitt-Wright</w:t>
+                <w:t xml:space="preserve">Rudy Birsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter D Turnpenny</w:t>
+                <w:t xml:space="preserve">Camille Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Haan</w:t>
+                <w:t xml:space="preserve">Prasad Chaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Ealing</w:t>
+                <w:t xml:space="preserve">Jordi Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (3), </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), pp.1237-1252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-021-01015-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01541-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255330v1</w:t>
+                <w:t xml:space="preserve">hal-04085323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-1 Blockade in Solid Tumors with Defects in Polymerase Epsilon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KDM1A inactivation causes hereditary food-dependent Cushing syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rousseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+                <w:t xml:space="preserve">Gaetan Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-21-0521⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.374-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210180v1</w:t>
+                <w:t xml:space="preserve">hal-03604178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KDM1A inactivation causes hereditary food-dependent Cushing syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Violon</w:t>
+                <w:t xml:space="preserve">Natural history of NF1 c.2970_2972del p.(Met992del): confirmation of a low risk of complications in a longitudinal study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Burkitt-Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Giannone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Jouinot</w:t>
+                <w:t xml:space="preserve">Peter D Turnpenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ealing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2021.09.018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-021-01015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604178v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAS activation induces synthetic lethality of MEK inhibition with mitochondrial oxidative metabolism in acute myeloid leukemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PD-1 Blockade in Solid Tumors with Defects in Polymerase Epsilon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Montersino</w:t>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasad Chaskar</w:t>
+                <w:t xml:space="preserve">Ivan Bieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Mano</w:t>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (5), pp.1237-1252. </w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.1435-1448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01541-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-21-0521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085323v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancérogenèse et variants faux sens pathogènes du domaine exonucléasique des ADN polymérases ε et δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albain Chansavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,90 +3022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome in paraffin samples for the diagnosis and prognosis of adrenocortical carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sibony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3169,51 +3169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of three clinical neurofibromatosis 1 subtypes: Latent class analysis of a series of 1351 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Bergqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fertitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,295 +3284,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe phenotype in patients with large deletions of NF1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malignant histiocytosis with a Langerhans cell subtype: A report on the diagnostic and therapeutic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
+                <w:t xml:space="preserve">Amel Kime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Ségolène Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13122963⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.102623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403724v1</w:t>
+                <w:t xml:space="preserve">inserm-03549848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malignant histiocytosis with a Langerhans cell subtype: A report on the diagnostic and therapeutic challenge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Ségolène Cottereau</w:t>
+                <w:t xml:space="preserve">Severe phenotype in patients with large deletions of NF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Friedrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Decroocq</w:t>
+                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92, pp.102623. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13122963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03549848v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Prenatal Diagnosis of a Paternally Inherited &amp;lt;i&amp;gt;MEN1&amp;lt;/i&amp;gt; Pathogenic Splicing Variant</w:t>
               </w:r>
@@ -3597,64 +3597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Burin Des Roziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 107 (4), pp.e1367 - e1373. </w:t>
@@ -3718,51 +3718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Asselah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,606 +3950,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of adjustments to the ACMG-AMP framework for the interpretation of MEN1 missense variants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Romanet</w:t>
+                <w:t xml:space="preserve">One NF1 Mutation may Conceal Another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Burin Des Roziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Francoise Odou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Coppin</w:t>
+                <w:t xml:space="preserve">Audrey Coustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23746⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10090633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461447v1</w:t>
+                <w:t xml:space="preserve">hal-02436873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAP1 complex promotes transcription by opposing PRC1-mediated H2A ubiquitylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteome analysis of formalin‐fixed paraffin‐embedded colorectal adenomas reveals the heterogeneous nature of traditional serrated adenomas compared to other colorectal adenomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Campagne</w:t>
+                <w:t xml:space="preserve">Marjorie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Kang Lee</w:t>
+                <w:t xml:space="preserve">Anne Audebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Zielinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
+                <w:t xml:space="preserve">Cedric Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-08255-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.5366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008379v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02372946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis of formalin‐fixed paraffin‐embedded colorectal adenomas reveals the heterogeneous nature of traditional serrated adenomas compared to other colorectal adenomas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sohier</w:t>
+                <w:t xml:space="preserve">BAP1 complex promotes transcription by opposing PRC1-mediated H2A ubiquitylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sanson</w:t>
+                <w:t xml:space="preserve">Dina Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Leduc</w:t>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Audebourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Broussard</w:t>
+                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.5366⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-08255-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02372946v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One NF1 Mutation may Conceal Another</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
+                <w:t xml:space="preserve">Proposition of adjustments to the ACMG-AMP framework for the interpretation of MEN1 missense variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Coustier</w:t>
+                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (9), pp.633. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (6), pp.661-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes10090633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.23746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436873v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“MPNST Epigenetics”—Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4635,51 +4635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Luscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setareh Aflaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4992,654 +4992,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 4609: High-grade TP53-mutated endometrial carcinomas have decreased NRF2 antioxidant activity</w:t>
+                <w:t xml:space="preserve">Detection and monitoring of circulating tumor DNA in adrenocortical carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Beinse</w:t>
+                <w:t xml:space="preserve">Simon Garinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Just</w:t>
+                <w:t xml:space="preserve">Juliette Nectoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Rance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Letourneur</w:t>
+                <w:t xml:space="preserve">Mario Neou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2018-4609⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (3), pp.L13-L17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ERC-17-0467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865719v1</w:t>
+                <w:t xml:space="preserve">hal-02884386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUMMIT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Luscan</w:t>
+                <w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan Ghjacumu Shackleford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmal Kumar Sampathkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Pasmant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Hichor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018232⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970154v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted next-generation sequencing for differential diagnosis of neurofibromatosis type 2, schwannomatosis, and meningiomatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Hichor</w:t>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Weill</w:t>
+                <w:t xml:space="preserve">Joëlle Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Meffre</w:t>
+                <w:t xml:space="preserve">Patrick Nitschké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.917-929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noy009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110942v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted next-generation sequencing for differential diagnosis of neurofibromatosis type 2, schwannomatosis, and meningiomatosis</w:t>
+                <w:t xml:space="preserve">Abstract 4609: High-grade TP53-mutated endometrial carcinomas have decreased NRF2 antioxidant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Louvrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Briand-Suleau</w:t>
+                <w:t xml:space="preserve">Guillaume Beinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Cohen</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nitschké</w:t>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Izac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noy009⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (13_Supplement), pp.4609-4609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2018-4609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905479v1</w:t>
+                <w:t xml:space="preserve">hal-03865719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and monitoring of circulating tumor DNA in adrenocortical carcinoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Nectoux</w:t>
+                <w:t xml:space="preserve">SUMMIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Luscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Neou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (3), pp.L13-L17. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.910-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/ERC-17-0467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884386v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanized Mouse Model to Study Type 1 Diabetes</w:t>
               </w:r>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gadault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5893,51 +5893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calling Chromosome Alterations, DNA Methylation Statuses, and Mutations in Tumors by Simple Targeted Next-Generation Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Garinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Néou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6021,563 +6021,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of a newly identified MALAT1 alternatively spliced transcript in breast cancer</w:t>
+                <w:t xml:space="preserve">Dual mTORC1/2 inhibition induces anti-proliferative effect in NF1-associated plexiform neurofibroma and malignant peripheral nerve sheath tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Meseure</w:t>
+                <w:t xml:space="preserve">Jennifer Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vacher</w:t>
+                <w:t xml:space="preserve">Laury Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lallemand</w:t>
+                <w:t xml:space="preserve">Mikael Hivelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinan Drak Alsibai</w:t>
+                <w:t xml:space="preserve">Patrick Nusbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Hatem</w:t>
+                <w:t xml:space="preserve">Arnaud Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 114 (12), pp.1395-1404. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (24), pp.35753-35767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bjc.2016.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349825v1</w:t>
+                <w:t xml:space="preserve">inserm-01399312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual mTORC1/2 inhibition induces anti-proliferative effect in NF1-associated plexiform neurofibroma and malignant peripheral nerve sheath tumor cells</w:t>
+                <w:t xml:space="preserve">Prognostic value of a newly identified MALAT1 alternatively spliced transcript in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Varin</w:t>
+                <w:t xml:space="preserve">Didier Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Poulain</w:t>
+                <w:t xml:space="preserve">Sophie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Hivelin</w:t>
+                <w:t xml:space="preserve">François Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nusbaum</w:t>
+                <w:t xml:space="preserve">Kinan Drak Alsibai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hubas</w:t>
+                <w:t xml:space="preserve">Rana Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (24), pp.35753-35767. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (12), pp.1395-1404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.7099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2016.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01399312v1</w:t>
+                <w:t xml:space="preserve">hal-02349825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired PRC2 activity promotes transcriptional instability and favors breast tumorigenesis</w:t>
+                <w:t xml:space="preserve">Chaperoning 5S RNA assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Adam Wassef</w:t>
+                <w:t xml:space="preserve">Clément Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Rodilla</w:t>
+                <w:t xml:space="preserve">Simon Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Teissandier</w:t>
+                <w:t xml:space="preserve">Magali Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Zeitouni</w:t>
+                <w:t xml:space="preserve">Lila Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Gruel</w:t>
+                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 29 (24), pp.2547-2562. </w:t>
+              <w:t xml:space="preserve">, 2015, 29 (13), pp.1432-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.269522.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.260349.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559123v1</w:t>
+                <w:t xml:space="preserve">hal-02884389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperoning 5S RNA assembly</w:t>
+                <w:t xml:space="preserve">Impaired PRC2 activity promotes transcriptional instability and favors breast tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Madru</w:t>
+                <w:t xml:space="preserve">Michel Adam Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lebaron</w:t>
+                <w:t xml:space="preserve">Verónica Rodilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Blaud</w:t>
+                <w:t xml:space="preserve">Aurélie Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Delbos</w:t>
+                <w:t xml:space="preserve">Bruno Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
+                <w:t xml:space="preserve">Nadège Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 29 (13), pp.1432-1446. </w:t>
+              <w:t xml:space="preserve">, 2015, 29 (24), pp.2547-2562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.260349.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.269522.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884389v1</w:t>
+                <w:t xml:space="preserve">hal-02559123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the intrafamilial correlations and heritability of tumor types in MEN1: a Groupe d'étude des Tumeurs Endocrines study</w:t>
               </w:r>
@@ -6710,51 +6710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in SETD2 cause a novel overgrowth condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Luscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,77 +6844,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAome profiling in benign and malignant neurofibromatosis type 1-associated nerve sheath tumors: evidences of PTEN pathway alterations in early NF1 tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masliah-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Luscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ortonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6956,90 +6956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First description of ABCB4 gene deletions in familial low phospholipid-associated cholelithiasis and oral contraceptives-induced cholestasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7090,90 +7090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF1 microdeletions in neurofibromatosis type 1: from genotype to phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gill Spurlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7236,64 +7236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPRED1 germline mutations caused a neurofibromatosis type 1 overlapping phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7460,51 +7460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BD5CDC1"/>
+    <w:nsid w:val="CE16F5FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7691,51 +7691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-pasmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1881-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112215890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-7249-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2026.102517" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gerard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hercent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hentic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12022-026-09913-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albain Chansavang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Hamzaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunya Srikaran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01859-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espiard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae918" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mengeot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasmant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fontbonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ayache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2025.04.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05109542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora P Cavalcante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Violon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03554-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05306456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foulonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendjelal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63912-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04994758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05249548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pacot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Blok" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fertitta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Laurendeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110783" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Girish" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Knight" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Spurlock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Varghese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-024-01843-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ma&#239;za" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04334212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sohier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Hadjadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljad390" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Muleris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Adam-De-Beaumais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109235" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01304-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04014019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile North" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Burkitt-Wright" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Turnpenny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ealing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-01015-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bieche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-21-0521" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Giannone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.09.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lippert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Jeanpierre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1228" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777704v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bergqvist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17974" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Briand-Suleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122963" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03549848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kime" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;al" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-S&#233;gol&#232;ne Cottereau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friedrich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Le Guillou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Burin Des Roziers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab894" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04120635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Asselah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Schinazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.09.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03700658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubert-Mucca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubucs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Groussolles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2021.101097" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Odou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23746" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02008379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Zielinski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Corre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08255-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02372946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sanson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Audebourg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Broussard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5366" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coustier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090633" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Margueron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-19-0680" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Luscan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Aflaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jansen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814634116" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Mandati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Del Maestro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lombard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006937" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01975538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohamed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Odou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-01170" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beinse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Just" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Izac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-4609" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pasmant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018232" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03905479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nitschk&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884386v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-17-0467" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Luce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guinoiseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gadault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Blondeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0202" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01637027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frazao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Colombo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourmentraux-Neves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Messaoudene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-16-0380" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409775v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario N&#233;ou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de la Vill&#233;on" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Faillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sakat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2017.06.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349825v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallemand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Drak Alsibai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Hatem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.123" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01399312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Poulain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hivelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nusbaum" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7099" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adam Wassef" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rodilla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zeitouni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gruel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269522.115" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Delbos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.260349.115" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064581v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102402" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845367v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goussard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baranes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quentin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.186" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552390v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21271" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC0D0018C51FBCCA6746F57D6E216711F577223F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552683v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hanna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jolly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2008.065243" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-pasmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1881-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112215890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-7249-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gerard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hercent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hentic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12022-026-09913-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rodien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2026.102517" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05306456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Violon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foulonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendjelal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63912-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04994758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05249548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pacot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Blok" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fertitta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Laurendeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110783" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05109542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora P Cavalcante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03554-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espiard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albain Chansavang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae918" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mengeot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasmant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fontbonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ayache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2025.04.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Hamzaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunya Srikaran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01859-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Girish" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Knight" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Spurlock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Varghese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-024-01843-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ma&#239;za" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Hadjadj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01304-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerrini-Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Muleris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Adam-De-Beaumais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109235" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04334212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sohier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljad390" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04014019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giraud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile North" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-22-0171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Giannone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2021.09.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Burkitt-Wright" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Turnpenny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ealing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-01015-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bieche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-21-0521" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masliah-Planchon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lippert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Jeanpierre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1228" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777704v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bergqvist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17974" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03549848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kime" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;al" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-S&#233;gol&#232;ne Cottereau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friedrich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102623" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Briand-Suleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122963" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Le Guillou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Burin Des Roziers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab894" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04120635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Asselah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Schinazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.09.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03700658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubert-Mucca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubucs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Groussolles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2021.101097" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436873v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coustier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090633" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02372946v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sanson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Audebourg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Broussard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5366" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02008379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Zielinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Corre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08255-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Odou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23746" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Margueron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-19-0680" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Luscan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Aflaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jansen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814634116" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Mandati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Del Maestro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lombard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006937" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01975538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohamed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Odou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2018-01170" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Neou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-17-0467" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03905479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cohen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nitschk&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865719v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beinse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Just" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Izac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2018-4609" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pasmant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018232" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Luce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guinoiseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gadault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Blondeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-0202" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01637027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frazao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Colombo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourmentraux-Neves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Messaoudene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-16-0380" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409775v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario N&#233;ou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de la Vill&#233;on" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Faillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sakat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2017.06.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01399312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Poulain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hivelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nusbaum" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7099" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallemand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Drak Alsibai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Hatem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884389v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Delbos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.260349.115" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559123v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adam Wassef" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rodilla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zeitouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gruel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269522.115" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546020v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourredjem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardot-Bauters" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calender" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0691" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064581v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102402" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845367v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goussard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baranes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quentin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.186" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552390v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21271" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC0D0018C51FBCCA6746F57D6E216711F577223F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552683v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hanna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jolly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2008.065243" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>