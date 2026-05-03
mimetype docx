--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -609,589 +609,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the stable isotope niches of native amphibians in ponds invaded by the red swamp crayfish</w:t>
+                <w:t xml:space="preserve">Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Belouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric J. Petit</w:t>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Portillo-Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Harang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.93.120477⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611231v1</w:t>
+                <w:t xml:space="preserve">hal-04687103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of the stable isotope niches of native amphibians in ponds invaded by the red swamp crayfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Harang</w:t>
+                <w:t xml:space="preserve">Nadège Belouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e82. </w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.245-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.93.120477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687103v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasts in riverscape patterns of intraspecific genetic variation in a diverse Neotropical fish community of high conservation value</w:t>
+                <w:t xml:space="preserve">Mark loss can strongly bias estimates of demographic rates in multi-state models: a case study with simulated and empirical datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Delord</w:t>
+                <w:t xml:space="preserve">Frédéric Touzalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Longin</w:t>
+                <w:t xml:space="preserve">Claire Stagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Rinaldo</w:t>
+                <w:t xml:space="preserve">Emma Teeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-023-00616-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090556v1</w:t>
+                <w:t xml:space="preserve">hal-04562540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark loss can strongly bias estimates of demographic rates in multi-state models: a case study with simulated and empirical datasets</w:t>
+                <w:t xml:space="preserve">Contrasts in riverscape patterns of intraspecific genetic variation in a diverse Neotropical fish community of high conservation value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Touzalin</w:t>
+                <w:t xml:space="preserve">Chrystelle Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cam</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Stagier</w:t>
+                <w:t xml:space="preserve">Guillaume Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Teeling</w:t>
+                <w:t xml:space="preserve">Raphaelle Rinaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e122. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-023-00616-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562540v1</w:t>
+                <w:t xml:space="preserve">hal-04090556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to quantify factors degrading DNA in the environment and predict degradation for effective sampling design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Naef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lehnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1294,51 +1294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lehnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,425 +1798,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic drift during the spread phase of a biological invasion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+                <w:t xml:space="preserve">Title Ecological relevance of least cost path analysis An easy implementation method for landscape urban planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Oger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solène Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15238⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.04.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304433v1</w:t>
+                <w:t xml:space="preserve">hal-02150228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the causes of small effective population sizes in cyst nematodes using artificial Globodera pallida populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1894), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2018.2359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Title Ecological relevance of least cost path analysis An easy implementation method for landscape urban planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Balbi</w:t>
+                <w:t xml:space="preserve">Genetic drift during the spread phase of a biological invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Belouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 244, pp.61-68. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (19), pp.4375-4387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.04.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150228v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fins are relevant non-lethal surrogates for muscle to measure stable isotopes in amphibians</w:t>
               </w:r>
@@ -2241,51 +2241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2326,191 +2326,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal comparative transcriptomics reveals unique mechanisms underlying extended healthspan in bats</w:t>
+                <w:t xml:space="preserve">Range expansion is associated with increased survival and fecundity in a long-lived bat species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixia Huang</w:t>
+                <w:t xml:space="preserve">P-L Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor V. Whelan</w:t>
+                <w:t xml:space="preserve">L. Lehnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M. Foley</w:t>
+                <w:t xml:space="preserve">G. Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jebb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Touzalin</w:t>
+                <w:t xml:space="preserve">M. Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (7), pp.1110-1120. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1906), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-019-0913-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501451v1</w:t>
+                <w:t xml:space="preserve">hal-02277434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable effects of an invasive species on the reproduction and distribution of native species in pond networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Belouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2564,161 +2564,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range expansion is associated with increased survival and fecundity in a long-lived bat species</w:t>
+                <w:t xml:space="preserve">Longitudinal comparative transcriptomics reveals unique mechanisms underlying extended healthspan in bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-L Jan</w:t>
+                <w:t xml:space="preserve">Zixia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lehnen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Conor V. Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kerth</w:t>
+                <w:t xml:space="preserve">N. M. Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Biedermann</w:t>
+                <w:t xml:space="preserve">D. Jebb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Touzalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1906), 9 p. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (7), pp.1110-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-019-0913-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277434v1</w:t>
+                <w:t xml:space="preserve">hal-02501451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence de deux espèces cryptiques de chauves-souris en Guyane française : apprentissages à partir de la génétique de l’acoustique et de l’écologie</w:t>
               </w:r>
@@ -2855,51 +2855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole M Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham O Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lehnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (2), pp.217-228. </w:t>
@@ -3091,295 +3091,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity in replicated urban landscapes in the land snail (Cornu aspersum)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
+                <w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Poli</w:t>
+                <w:t xml:space="preserve">Gilles Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Madec</w:t>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Guiller</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (6), pp.1357-1370. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.1959-1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771481v1</w:t>
+                <w:t xml:space="preserve">hal-01837864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Delord</w:t>
+                <w:t xml:space="preserve">Functional connectivity in replicated urban landscapes in the land snail (Cornu aspersum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lassalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Oger</w:t>
+                <w:t xml:space="preserve">Pedro Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Luc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+                <w:t xml:space="preserve">Annie Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (9), pp.1959-1974. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (6), pp.1357-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837864v1</w:t>
+                <w:t xml:space="preserve">hal-01771481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of two sympatric cryptic bat species in French Guiana: insights from genetic, acoustic and ecological data</w:t>
               </w:r>
@@ -3789,51 +3789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3891,299 +3891,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 2. Separating the relative effects of gene flow and genetic drift</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+                <w:t xml:space="preserve">Looking beyond the mountain: dispersal barriers in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Edelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Y. Dudaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy J. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12401⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (5), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.1280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361308v1</w:t>
+                <w:t xml:space="preserve">hal-01594478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond the mountain: dispersal barriers in a changing world</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beth Okamura</w:t>
+                <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 2. Separating the relative effects of gene flow and genetic drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (5), pp.261-268. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (8), pp.1005-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fee.1280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01594478v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand murin breton captive les chercheurs</w:t>
               </w:r>
@@ -4355,51 +4355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygote deficits in cyst plant-parasitic nematodes: possible causes and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4407,51 +4407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D.J. Overall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (8), pp.1654-1677. </w:t>
@@ -4849,406 +4849,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi démographique de quatre espèces patrimoniales en Bretagne : analyse statistique de 11 années de comptage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbioses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.797-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630279v1</w:t>
+                <w:t xml:space="preserve">hal-01110980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong matrilineal structure in common pipistrelle bats (Pipistrellus pipistrellus) is associated with variability in echolocation calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Fornuskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Bartonicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kanuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (4), pp.1115-1125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bij.12381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi démographique de quatre espèces patrimoniales en Bretagne : analyse statistique de 11 années de comptage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.63-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01110980v1</w:t>
+                <w:t xml:space="preserve">hal-02630279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
               </w:r>
@@ -5286,51 +5286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina El-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Liso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (10), pp.1828-1852. </w:t>
@@ -6616,51 +6616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cyst nematode 'species factory' called the Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6856,291 +6856,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-biased dispersal patterns depend on the spatial scale in a social rodent.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Ebola impacts genetics of western lowland Gorilla populations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">Laetitia David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brodier</w:t>
+                <w:t xml:space="preserve">Magdalena Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2009.0881⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (12), pp.e8375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408329v1</w:t>
+                <w:t xml:space="preserve">hal-00448692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Ebola impacts genetics of western lowland Gorilla populations ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vallet</w:t>
+                <w:t xml:space="preserve">Sex-biased dispersal patterns depend on the spatial scale in a social rodent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia David</w:t>
+                <w:t xml:space="preserve">S. Brodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Bermejo</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gatti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (12), pp.e8375. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (1672), pp.3487-3494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2009.0881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448692v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular estimation of dispersal for ecology and population genetics.</w:t>
               </w:r>
@@ -7243,51 +7243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,368 +7353,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good DNA from bat droppings.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
+                <w:t xml:space="preserve">Noninvasive population genetics: a review of sample source, diet, fragment length and microsatellite motif effects on amplification success and genotyping error rates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9 (1), pp.269-276</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476209v1</w:t>
+                <w:t xml:space="preserve">hal-00476080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive population genetics: a review of sample source, diet, fragment length and microsatellite motif effects on amplification success and genotyping error rates.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Ménard</w:t>
+                <w:t xml:space="preserve">Empirical evaluation of noninvasive capture-mark-recapture estimate of population size based on a single sampling session.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (1), pp.249-260</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (4), pp.843-852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476080v1</w:t>
+                <w:t xml:space="preserve">hal-00476208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical evaluation of noninvasive capture-mark-recapture estimate of population size based on a single sampling session.</w:t>
+                <w:t xml:space="preserve">Good DNA from bat droppings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44 (4), pp.843-852</w:t>
+              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (1), pp.269-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476208v1</w:t>
+                <w:t xml:space="preserve">hal-00476209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-biased dispersal in western lowland gorillas (Gorilla gorilla gorilla).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie I. Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (11), pp.2247-2259. </w:t>
@@ -7849,543 +7849,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal and genetic structure in the American marten, Martes americana.</w:t>
+                <w:t xml:space="preserve">Genetic isolation by distance and landscape connectivity in the American marten (Martes americana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Johnson</w:t>
+                <w:t xml:space="preserve">Nicolas Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. M. Fryxell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francoise Burel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15(6), pp.1689-1697. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (6), pp.877-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02878.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-005-5956-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068496v1</w:t>
+                <w:t xml:space="preserve">hal-00090547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic isolation by distance and landscape connectivity in the American marten (Martes americana)</w:t>
+                <w:t xml:space="preserve">Dispersal and genetic structure in the American marten, Martes americana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ray</w:t>
+                <w:t xml:space="preserve">C. A. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Fryxell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21 (6), pp.877-889. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15(6), pp.1689-1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-005-5956-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02878.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090547v1</w:t>
+                <w:t xml:space="preserve">hal-00068496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in non-breeding groups : an alternative social strategy for maturing gorillas.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating population size with noninvasive capture-mark-recapture data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Caillaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.1062-1073</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476048v1</w:t>
+                <w:t xml:space="preserve">hal-00476062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating population size with noninvasive capture-mark-recapture data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living in non-breeding groups : an alternative social strategy for maturing gorillas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 68 (3), pp.275-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476062v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 14 polymorphic microsatellite loci for the lesser horseshoe bat, Rhinolophus hipposideros (Rhinolophidae, Chiroptera)</w:t>
               </w:r>
@@ -8707,51 +8707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape connectivity influences gene flow in a roe deer population inhabiting a fragmented landscape: an individual-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Angibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8937,274 +8937,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome b haplotype divergences in West European Apodemus</w:t>
+                <w:t xml:space="preserve">Inbreeding in the greater white-toothed shrew, Crocidura russula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte A. Reutter</w:t>
+                <w:t xml:space="preserve">L. C. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Vogel</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68 (3), </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57 (3), pp.638-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1078/1616-5047-00077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2003.tb01555.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346058v1</w:t>
+                <w:t xml:space="preserve">hal-01345772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding in the greater white-toothed shrew, Crocidura russula</w:t>
+                <w:t xml:space="preserve">Cytochrome b haplotype divergences in West European Apodemus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. C. Duarte</w:t>
+                <w:t xml:space="preserve">Brigitte A. Reutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouteiller</w:t>
+                <w:t xml:space="preserve">H. Brünner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fontanillas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+                <w:t xml:space="preserve">P. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 57 (3), pp.638-645. </w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2003.tb01555.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1078/1616-5047-00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345772v1</w:t>
+                <w:t xml:space="preserve">hal-01346058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian population genetics: why not Y?</w:t>
               </w:r>
@@ -9319,51 +9319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial DNA variation along an altitudinal gradient in the greater white‐toothed shrew, Crocidura russula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ehinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fontanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10111,90 +10111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forte structuration génétique à fine échelle chez une espèce récemment introduite et hautement invasive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Belouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10245,90 +10245,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of ecological connectivity model predictions in urban areas: replicated landscape genetic study on the land snail Cornu aspersum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
@@ -10603,103 +10603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygote deficits in cyst forming plant parasitic nematodes: disentangling consanguinity and Wahlund effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology of Caenorhabditis and other Nematodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cambridge, United Kingdom</w:t>
@@ -11267,51 +11267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of uniparentally inherited genomes in the western lowland gorilla (Gorilla gorilla gorilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie I. Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11379,51 +11379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de dispersion des mâles chez le gorille de plaine : causes ou conséquences de la structure en harem ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13036,51 +13036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13280,51 +13280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13363,51 +13363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13562,51 +13562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22610F90"/>
+    <w:nsid w:val="BCB98CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13793,51 +13793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5058-5826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115639527" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1091-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Starck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03530-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riallin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bredin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.93.120477" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00616-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzalin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stagier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teeling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100416" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehnen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Schaik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.414" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16123" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13800" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15238" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.124" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2018040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixia Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor V. Whelan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Foley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jebb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0913-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Filippi-Codaccioni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Beugin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Foley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham O Hughes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clarke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jebb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao0926" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12727" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14521" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1289-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594478v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caplat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Edelaar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Y. Dudaniec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. Green" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Okamura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1280" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Treguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12428" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03047105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Qi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibao Jiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Briard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Candiotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouattara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-015-9829-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien J. Puechmaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13406" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Fornuskova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bartonicka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kanuch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12381" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GD9P1GS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01062314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Luximon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12224" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena E. Dool" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dietz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Juste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ibanez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12373" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05404.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radosoa A. Andrianaivoarivelo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. B. Jenkins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijaona" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noromampiandra Razafindrakoto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00441" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Racey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoniaina R. Andrianaivoarivelo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Rossiter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Zubaid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adura Mohd Adnan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Struebig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Kunz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05391.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3H0XLK0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668324v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-362" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625515v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigga Kingston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C. Le Comber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01623.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V27P38V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyathip Piyapan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Yokubol" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Mie Mie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1582" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/138855409x12573393054942" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-M8DRV4VD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462100v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000289387" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408329v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brodier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0881" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448692v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bermejo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008375" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448683v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.ecolsys.110308.120324" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-007-9361-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2ZCD5RT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476080v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476208v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie I. Douadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Duhamel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03286.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVXZT74V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puechmaille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01321.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068496v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Johnson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Thompson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02878.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T20BB2LP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090547v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fryxell" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-5956-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ8RS1R0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476048v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20223" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V50SLL3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476062v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiere" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346219v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mathy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01123.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53VH0F9R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346161v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02719.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V43NL49Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346119v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanillas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2004.tb00420.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346116v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Angibault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02253.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWRXBGQ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02352.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84JLVT3C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346058v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte A. Reutter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Br&#252;nner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1616-5047-00077" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345772v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Duarte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouteiller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanillas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb01555.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368806v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balloux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02356-4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STHQCP5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667443v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehinger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01487.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692040v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouissou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893920v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hayes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228915v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272385v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791697v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418068v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01525533v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160445v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161606v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208776v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermejo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452325v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476215v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476212v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320840v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Menard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01365111v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01365119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Scheffrahn" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358238v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839470v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142973v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lathuilliere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5058-5826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115639527" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1091-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Starck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03530-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riallin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bredin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.93.120477" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzalin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stagier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teeling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00616-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehnen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Schaik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.414" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16123" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13800" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15238" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2018040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixia Huang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor V. Whelan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Foley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jebb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0913-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Filippi-Codaccioni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Beugin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Foley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham O Hughes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clarke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jebb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao0926" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12727" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14521" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1289-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caplat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Edelaar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Y. Dudaniec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. Green" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Okamura" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1280" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Treguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12428" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03047105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Qi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibao Jiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Briard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Candiotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouattara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-015-9829-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien J. Puechmaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13406" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082581v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Fornuskova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bartonicka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kanuch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12381" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GD9P1GS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01062314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Luximon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12224" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena E. Dool" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dietz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Juste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ibanez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12373" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05404.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radosoa A. Andrianaivoarivelo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. B. Jenkins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijaona" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noromampiandra Razafindrakoto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00441" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Racey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoniaina R. Andrianaivoarivelo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Rossiter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Zubaid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adura Mohd Adnan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Struebig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Kunz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05391.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3H0XLK0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668324v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-362" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625515v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigga Kingston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C. Le Comber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01623.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V27P38V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyathip Piyapan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Yokubol" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Mie Mie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1582" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/138855409x12573393054942" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-M8DRV4VD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462100v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000289387" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia David" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bermejo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008375" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brodier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0881" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448683v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.ecolsys.110308.120324" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-007-9361-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2ZCD5RT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476209v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie I. Douadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Duhamel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03286.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVXZT74V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puechmaille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01321.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090547v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fryxell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-5956-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ8RS1R0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068496v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Johnson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Thompson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02878.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T20BB2LP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476062v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20223" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V50SLL3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346219v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mathy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01123.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53VH0F9R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346161v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02719.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V43NL49Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346119v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanillas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2004.tb00420.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346116v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Angibault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02253.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWRXBGQ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02352.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84JLVT3C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Duarte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouteiller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanillas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb01555.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346058v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte A. Reutter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Br&#252;nner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1616-5047-00077" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368806v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balloux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02356-4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STHQCP5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667443v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehinger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01487.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692040v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouissou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893920v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hayes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228915v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272385v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791697v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418068v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01525533v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160445v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161606v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208776v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermejo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452325v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476215v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476212v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320840v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Menard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01365111v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01365119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Scheffrahn" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358238v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839470v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142973v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lathuilliere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>