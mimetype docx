--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -860,295 +860,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark loss can strongly bias estimates of demographic rates in multi-state models: a case study with simulated and empirical datasets</w:t>
+                <w:t xml:space="preserve">Contrasts in riverscape patterns of intraspecific genetic variation in a diverse Neotropical fish community of high conservation value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Touzalin</w:t>
+                <w:t xml:space="preserve">Chrystelle Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cam</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Stagier</w:t>
+                <w:t xml:space="preserve">Guillaume Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Teeling</w:t>
+                <w:t xml:space="preserve">Raphaelle Rinaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e122. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-023-00616-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562540v1</w:t>
+                <w:t xml:space="preserve">hal-04090556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasts in riverscape patterns of intraspecific genetic variation in a diverse Neotropical fish community of high conservation value</w:t>
+                <w:t xml:space="preserve">Mark loss can strongly bias estimates of demographic rates in multi-state models: a case study with simulated and empirical datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Delord</w:t>
+                <w:t xml:space="preserve">Frédéric Touzalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Longin</w:t>
+                <w:t xml:space="preserve">Claire Stagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Rinaldo</w:t>
+                <w:t xml:space="preserve">Emma Teeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-023-00616-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090556v1</w:t>
+                <w:t xml:space="preserve">hal-04562540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to quantify factors degrading DNA in the environment and predict degradation for effective sampling design</w:t>
               </w:r>
@@ -1262,429 +1262,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity in a long‐lived mammal is explained by the past’s demographic shadow and current connectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiscale analysis of landscape resistance reveals genetic isolates in an endangered forest-specialist species the Barbary macaque (Macaca sylvanus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fourcy</w:t>
+                <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Kerth</w:t>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16123⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 623, pp.109337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352378v1</w:t>
+                <w:t xml:space="preserve">hal-03400133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least cost path analysis for urban greenways planning: a test with moths and birds across two habitats and two cities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (3), pp.632-643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.13800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale analysis of landscape resistance reveals genetic isolates in an endangered forest-specialist species the Barbary macaque (Macaca sylvanus).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gouar</w:t>
+                <w:t xml:space="preserve">Genetic diversity in a long‐lived mammal is explained by the past’s demographic shadow and current connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lehnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vallet</w:t>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rantier</w:t>
+                <w:t xml:space="preserve">Gerald Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 623, pp.109337. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (20), pp.5048-5063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400133v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity and discriminatory power of genotype and otolith shape in describing the fine-scale population structure of an exploited fish, the common sole of the Eastern English Channel</w:t>
               </w:r>
@@ -1804,103 +1804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Title Ecological relevance of least cost path analysis An easy implementation method for landscape urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 244, pp.61-68. </w:t>
@@ -1932,360 +1932,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the causes of small effective population sizes in cyst nematodes using artificial Globodera pallida populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic drift during the spread phase of a biological invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Belouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2359⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (19), pp.4375-4387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622021v1</w:t>
+                <w:t xml:space="preserve">hal-02304433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic drift during the spread phase of a biological invasion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+                <w:t xml:space="preserve">Exploring the causes of small effective population sizes in cyst nematodes using artificial Globodera pallida populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Oger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (19), pp.4375-4387. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1894), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304433v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fins are relevant non-lethal surrogates for muscle to measure stable isotopes in amphibians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bélouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2326,265 +2326,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range expansion is associated with increased survival and fecundity in a long-lived bat species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable effects of an invasive species on the reproduction and distribution of native species in pond networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Belouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0384⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (3), pp.544-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277434v1</w:t>
+                <w:t xml:space="preserve">hal-02049180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable effects of an invasive species on the reproduction and distribution of native species in pond networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Range expansion is associated with increased survival and fecundity in a long-lived bat species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-L Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lehnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Biedermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (3), pp.544-554. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1906), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049180v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal comparative transcriptomics reveals unique mechanisms underlying extended healthspan in bats</w:t>
               </w:r>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. M. Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jebb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Touzalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (7), pp.1110-1120. </w:t>
@@ -2698,770 +2698,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence de deux espèces cryptiques de chauves-souris en Guyane française : apprentissages à partir de la génétique de l’acoustique et de l’écologie</w:t>
+                <w:t xml:space="preserve">Growing old, yet staying young: The role of telomeres in bats' exceptional longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Filippi-Codaccioni</w:t>
+                <w:t xml:space="preserve">Nicole M Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pauline Beugin</w:t>
+                <w:t xml:space="preserve">Graham O Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien M. de Vienne</w:t>
+                <w:t xml:space="preserve">Michael Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Portanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Fouchet</w:t>
+                <w:t xml:space="preserve">David Jebb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plume de Naturalistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.eaao0926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aao0926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326861v1</w:t>
+                <w:t xml:space="preserve">hal-01872421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing old, yet staying young: The role of telomeres in bats' exceptional longevity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole M Foley</w:t>
+                <w:t xml:space="preserve">Gilles Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham O Hughes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zixia Huang</w:t>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Clarke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Jebb</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aao0926⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.1959-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872421v1</w:t>
+                <w:t xml:space="preserve">hal-01837864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining noninvasive genetics and a new mammalian sex-linked marker provides new tools to investigate population size, structure and individual behaviour An application to bats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional connectivity in replicated urban landscapes in the land snail (Cornu aspersum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Zarzoso-Lacoste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lehnen</w:t>
+                <w:t xml:space="preserve">Luc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Annie Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.217-228. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (6), pp.1357-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769650v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining noninvasive genetics and a new mammalian sex-linked marker provides new tools to investigate population size, structure and individual behaviour An application to bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lassalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Oger</w:t>
+                <w:t xml:space="preserve">Diane Zarzoso-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lehnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+                <w:t xml:space="preserve">Thomas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.217-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837864v1</w:t>
+                <w:t xml:space="preserve">hal-01769650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity in replicated urban landscapes in the land snail (Cornu aspersum)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
+                <w:t xml:space="preserve">Coexistence de deux espèces cryptiques de chauves-souris en Guyane française : apprentissages à partir de la génétique de l’acoustique et de l’écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Filippi-Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Poli</w:t>
+                <w:t xml:space="preserve">Marie-Pauline Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Madec</w:t>
+                <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Guiller</w:t>
+                <w:t xml:space="preserve">Elodie Portanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plume de Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.169-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771481v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of two sympatric cryptic bat species in French Guiana: insights from genetic, acoustic and ecological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Filippi-Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pauline Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,51 +3629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which temporal resolution to consider when investigating the impact of climatic data on population dynamics? The case of the lesser horseshoe bat (Rhinolophus hipposideros)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,77 +3763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 1. Insights from the estimation of effective population sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,64 +4048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 2. Separating the relative effects of gene flow and genetic drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4163,359 +4163,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le grand murin breton captive les chercheurs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterozygote deficits in cyst plant-parasitic nematodes: possible causes and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D.J. Overall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (8), pp.1654-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210285v1</w:t>
+                <w:t xml:space="preserve">hal-01208766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The downside of eDNA as a survey tool in water bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Treguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 (4), pp.823-826. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygote deficits in cyst plant-parasitic nematodes: possible causes and consequences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le grand murin breton captive les chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 332, pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01208766v1</w:t>
+                <w:t xml:space="preserve">hal-01210285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Phylogeny of Pheretimoid Earthworms (Haplotaxina: Megascolecidae) Based on Mitochondrial DNA in Hainan Island, China</w:t>
               </w:r>
@@ -4540,51 +4540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4665,64 +4665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Coye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (2), pp.332-352. </w:t>
@@ -4764,51 +4764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will reduced host connectivity curb the spread of a devastating epidemic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4849,644 +4849,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Renault</w:t>
+                <w:t xml:space="preserve">Yasmina El-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Liso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.1828-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110980v1</w:t>
+                <w:t xml:space="preserve">hal-01060474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong matrilineal structure in common pipistrelle bats (Pipistrellus pipistrellus) is associated with variability in echolocation calls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Performance of individual vs. group sampling for inferring dispersal under isolation-by-distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Luximon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kanuch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (4), pp.1115-1125. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.745-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01082581v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi démographique de quatre espèces patrimoniales en Bretagne : analyse statistique de 11 années de comptage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Strong matrilineal structure in common pipistrelle bats (Pipistrellus pipistrellus) is associated with variability in echolocation calls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Fornuskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Bartonicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kanuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbioses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (4), pp.1115-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630279v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Suivi démographique de quatre espèces patrimoniales en Bretagne : analyse statistique de 11 années de comptage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.63-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01060474v1</w:t>
+                <w:t xml:space="preserve">hal-02630279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of individual vs. group sampling for inferring dispersal under isolation-by-distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Luximon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Broquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (4), pp.745-752. </w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.797-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062314v1</w:t>
+                <w:t xml:space="preserve">hal-01110980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography and postglacial recolonization of Europe by Rhinolophus hipposideros: evidence from multiple genetic markers</w:t>
               </w:r>
@@ -5619,51 +5619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social systems: demographic and genetic issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5736,51 +5736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radosoa A. Andrianaivoarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K. B. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ramilijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,51 +5857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et dispersion de graines chez Rousettus madagascariensis G. Grandidier 1928, dans le Nord Ouest de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radosoa A. Andrianaivoarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noromampiandra Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6232,51 +6232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6349,51 +6349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Struebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigga Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven C. Le Comber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6597,329 +6597,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cyst nematode 'species factory' called the Andes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Cross-Amplified Polymorphic Microsatellites for Campbell’s Monkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Anthoine</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/138855409x12573393054942⟩</w:t>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (1), pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000289387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667349v1</w:t>
+                <w:t xml:space="preserve">hal-00462100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Amplified Polymorphic Microsatellites for Campbell’s Monkey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A cyst nematode 'species factory' called the Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alban Lemasson</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/138855409x12573393054942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000289387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00462100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Ebola impacts genetics of western lowland Gorilla populations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7009,51 +7009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-biased dispersal patterns depend on the spatial scale in a social rodent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7126,64 +7126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular estimation of dispersal for ecology and population genetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (1), pp.193-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7217,64 +7217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 2CTAB/PCI method improves DNA amplification success from faeces of Mediterranean (Barbary macaques) and tropical (lowland gorillas) primates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,286 +7353,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive population genetics: a review of sample source, diet, fragment length and microsatellite motif effects on amplification success and genotyping error rates.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Good DNA from bat droppings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (1), pp.249-260</w:t>
+              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (1), pp.269-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476080v1</w:t>
+                <w:t xml:space="preserve">hal-00476209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical evaluation of noninvasive capture-mark-recapture estimate of population size based on a single sampling session.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Noninvasive population genetics: a review of sample source, diet, fragment length and microsatellite motif effects on amplification success and genotyping error rates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44 (4), pp.843-852</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476208v1</w:t>
+                <w:t xml:space="preserve">hal-00476080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good DNA from bat droppings.</w:t>
+                <w:t xml:space="preserve">Empirical evaluation of noninvasive capture-mark-recapture estimate of population size based on a single sampling session.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9 (1), pp.269-276</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (4), pp.843-852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476209v1</w:t>
+                <w:t xml:space="preserve">hal-00476208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-biased dispersal in western lowland gorillas (Gorilla gorilla gorilla).</w:t>
               </w:r>
@@ -7777,51 +7777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical evaluation of non-invasive capture-mark-recapture estimation of population size based on a single sampling session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44 (4), pp.1062-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7849,543 +7849,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic isolation by distance and landscape connectivity in the American marten (Martes americana)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Broquet</w:t>
+                <w:t xml:space="preserve">Estimating population size with noninvasive capture-mark-recapture data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francoise Burel</w:t>
+                <w:t xml:space="preserve">N. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.1062-1073</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090547v1</w:t>
+                <w:t xml:space="preserve">hal-00476062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal and genetic structure in the American marten, Martes americana.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Living in non-breeding groups : an alternative social strategy for maturing gorillas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Burel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Thompson</w:t>
+                <w:t xml:space="preserve">Damien Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02878.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 68 (3), pp.275-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068496v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating population size with noninvasive capture-mark-recapture data.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Genetic isolation by distance and landscape connectivity in the American marten (Martes americana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Valiere</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Fryxell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (6), pp.877-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-005-5956-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476062v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in non-breeding groups : an alternative social strategy for maturing gorillas.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Dispersal and genetic structure in the American marten, Martes americana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Caillaud</w:t>
+                <w:t xml:space="preserve">Ian Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 68 (3), pp.275-291. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15(6), pp.1689-1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.20223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02878.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476048v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 14 polymorphic microsatellite loci for the lesser horseshoe bat, Rhinolophus hipposideros (Rhinolophidae, Chiroptera)</w:t>
               </w:r>
@@ -8397,51 +8397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8487,64 +8487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization and dispersal in a social species, the Bechstein's bat (Myotis bechsteinii)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8603,51 +8603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating sex-specific dispersal rates with autosomal markers in hierarchically structured populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8840,64 +8840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying genotyping errors in noninvasive population genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8982,51 +8982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fontanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9086,51 +9086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome b haplotype divergences in West European Apodemus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte A. Reutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brünner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,51 +9190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian population genetics: why not Y?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9710,51 +9710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bennevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Aquatic Invasive Species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invasive Species Centre, Apr 2022, Oostende, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9917,51 +9917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGS : New-genotyping strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9986,103 +9986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation des modèles de connectivité en milieu urbain : application aux oiseaux et papillons de nuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017, nouveaux horizons pour l'Ecologie des Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
@@ -10137,77 +10137,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Belouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GdR Invasions Biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10232,103 +10232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of ecological connectivity model predictions in urban areas: replicated landscape genetic study on the land snail Cornu aspersum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
@@ -10357,90 +10357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maladies infectieuses émergentes : facteur de l’évolution des populations socialement structurées ? Le cas du système Ebola-Gorille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10504,64 +10504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10603,103 +10603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygote deficits in cyst forming plant parasitic nematodes: disentangling consanguinity and Wahlund effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology of Caenorhabditis and other Nematodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cambridge, United Kingdom</w:t>
@@ -10728,77 +10728,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of social systems on infectious disease consequences on population dynamics in endangered species: Project on Ebola-Gorilla system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10905,51 +10905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
@@ -11030,51 +11030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMarKs kickoff meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Roscoff, France</w:t>
@@ -11103,51 +11103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guano : un engrais prometteur pour la recherche en chiroptérologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11185,51 +11185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation et dispersion chez le Murin de Bechstein : Sensibilité à la fragmentation du milieu forestier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Colloque Francophone de Mammalogie de la SFEPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Rambouillet, France. pp.87-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11306,51 +11306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Primatological Society (IPS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Turin, Italy. pp.256--256</w:t>
@@ -11418,64 +11418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Royal des Sciences Naturelles de Belgique (IRScNB), Oct 2003, Bruxelles, Belgique</w:t>
@@ -11530,51 +11530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Lathuillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Scheffrahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11651,51 +11651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Lathuillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11898,51 +11898,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohabitation entre humains et chauves-souris : le cas de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radosoa A. Andrianaivoarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12740,51 +12740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des barrages de la Sélune sur le fonctionnement des réseaux trophiques : état des lieux pré-arasement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12862,51 +12862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12914,51 +12914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12984,51 +12984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13036,51 +13036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13106,51 +13106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13158,51 +13158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13222,271 +13222,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357109v1</w:t>
+                <w:t xml:space="preserve">hal-03357378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357378v1</w:t>
+                <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId424"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13562,51 +13562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCB98CAA"/>
+    <w:nsid w:val="1D1D4A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13793,51 +13793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5058-5826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115639527" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1091-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Starck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03530-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riallin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bredin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.93.120477" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzalin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stagier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teeling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00616-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehnen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Schaik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.414" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16123" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13800" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15238" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2018040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixia Huang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor V. Whelan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Foley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jebb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0913-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Filippi-Codaccioni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Beugin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Foley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham O Hughes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clarke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jebb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao0926" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12727" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14521" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1289-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caplat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Edelaar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Y. Dudaniec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. Green" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Okamura" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1280" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Treguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12428" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03047105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Qi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibao Jiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Briard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Candiotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouattara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-015-9829-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien J. Puechmaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13406" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082581v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Fornuskova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bartonicka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kanuch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12381" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GD9P1GS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01062314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Luximon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12224" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena E. Dool" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dietz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Juste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ibanez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12373" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05404.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radosoa A. Andrianaivoarivelo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. B. Jenkins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijaona" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noromampiandra Razafindrakoto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00441" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Racey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoniaina R. Andrianaivoarivelo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Rossiter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Zubaid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adura Mohd Adnan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Struebig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Kunz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05391.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3H0XLK0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668324v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-362" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625515v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigga Kingston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C. Le Comber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01623.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V27P38V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyathip Piyapan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Yokubol" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Mie Mie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1582" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/138855409x12573393054942" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-M8DRV4VD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462100v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000289387" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia David" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bermejo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008375" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brodier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0881" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448683v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.ecolsys.110308.120324" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-007-9361-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2ZCD5RT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476209v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie I. Douadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Duhamel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03286.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVXZT74V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puechmaille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01321.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090547v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fryxell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-5956-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ8RS1R0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068496v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Johnson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Thompson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02878.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T20BB2LP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476062v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20223" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V50SLL3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346219v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mathy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01123.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53VH0F9R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346161v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02719.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V43NL49Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346119v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanillas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2004.tb00420.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346116v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Angibault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02253.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWRXBGQ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02352.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84JLVT3C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Duarte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouteiller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanillas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb01555.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346058v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte A. Reutter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Br&#252;nner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1616-5047-00077" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368806v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balloux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02356-4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STHQCP5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667443v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehinger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01487.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692040v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouissou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893920v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hayes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228915v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272385v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791697v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418068v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01525533v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160445v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161606v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208776v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermejo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452325v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476215v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476212v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320840v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Menard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01365111v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01365119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Scheffrahn" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358238v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839470v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142973v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lathuilliere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5058-5826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115639527" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1091-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Starck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03530-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riallin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bredin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.93.120477" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00616-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzalin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stagier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teeling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100416" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehnen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Schaik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.414" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03400133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rantier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109337" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13800" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16123" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15238" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2018040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixia Huang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor V. Whelan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Foley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jebb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0913-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872421v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Foley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham O Hughes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clarke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jebb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao0926" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14521" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12727" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Filippi-Codaccioni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Beugin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1289-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caplat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Edelaar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Y. Dudaniec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. Green" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Okamura" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1280" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210284v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Treguier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12428" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03047105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Qi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibao Jiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Briard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Candiotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouattara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-015-9829-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien J. Puechmaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13406" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01062314v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Luximon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12224" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Fornuskova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bartonicka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kanuch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12381" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8GD9P1GS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena E. Dool" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dietz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Juste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ibanez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12373" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05404.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radosoa A. Andrianaivoarivelo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. B. Jenkins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijaona" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noromampiandra Razafindrakoto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00441" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Racey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoniaina R. Andrianaivoarivelo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Rossiter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Zubaid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adura Mohd Adnan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Struebig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Kunz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05391.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3H0XLK0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668324v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-362" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625515v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigga Kingston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C. Le Comber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01623.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9V27P38V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyathip Piyapan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Yokubol" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Mie Mie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1582" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000289387" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667349v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/138855409x12573393054942" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-M8DRV4VD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia David" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bermejo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008375" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brodier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0881" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448683v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.ecolsys.110308.120324" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-007-9361-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B2ZCD5RT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476080v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476208v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie I. Douadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Duhamel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03286.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVXZT74V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puechmaille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01321.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476062v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476048v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20223" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V50SLL3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090547v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fryxell" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-5956-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ8RS1R0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068496v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Johnson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Thompson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02878.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T20BB2LP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346219v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mathy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01123.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53VH0F9R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346161v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02719.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V43NL49Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346119v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanillas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2004.tb00420.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346116v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Angibault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02253.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWRXBGQ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02352.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84JLVT3C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Duarte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouteiller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanillas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb01555.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346058v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte A. Reutter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Br&#252;nner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1616-5047-00077" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368806v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balloux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02356-4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STHQCP5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667443v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehinger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01487.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692040v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouissou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893920v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hayes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228915v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272385v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791697v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418068v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01525533v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160445v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161606v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208776v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Osborn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermejo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452325v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476215v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476212v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320840v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Menard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01365111v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01365119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Scheffrahn" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358238v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839470v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142973v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lathuilliere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>