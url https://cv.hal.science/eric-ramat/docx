--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -66,1304 +66,1421 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint simulation of urban vehicle traffic and relay-empowered 5G communications at city scale</w:t>
+                <w:t xml:space="preserve">Simulation-based Evaluation of the Impact of using Blockchain for Traceability in an Industry 4.0 Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Condette</w:t>
+                <w:t xml:space="preserve">Valentin Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lecomte</w:t>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Blockchain: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, In press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-025-01129-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcra.2026.100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317437v1</w:t>
+                <w:t xml:space="preserve">hal-05557196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete event approach to micro-scale traffic modeling in urban environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Joint simulation of urban vehicle traffic and relay-empowered 5G communications at city scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sondi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2024.102920⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-025-01129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493759v1</w:t>
+                <w:t xml:space="preserve">hal-05317437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blockchain-based confidentiality-preserving approach to traceability in Industry 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Mullet</w:t>
+                <w:t xml:space="preserve">A discrete event approach to micro-scale traffic modeling in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133, pp.102920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2024.102920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-10431-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04182400v1</w:t>
+                <w:t xml:space="preserve">hal-04493759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Cybersecurity Guidelines for Manufacturing Factories in Industry 4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A blockchain-based confidentiality-preserving approach to traceability in Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124 (3-4), pp.1297-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-10431-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03451338v1</w:t>
+                <w:t xml:space="preserve">hal-04182400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and verifying clustering properties in a vehicular ad hoc network protocol with Event-B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Cybersecurity Guidelines for Manufacturing Factories in Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Graiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97063-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.23235-23263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451350v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences de la réforme aéroportuaire pour les territoires : apports d’une simulation informatique multi-agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and verifying clustering properties in a vehicular ad hoc network protocol with Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Jankee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Ramat</w:t>
+                <w:t xml:space="preserve">Mohamed Graiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.17620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97063-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965863v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Model for the Chain-Branch-Leaf Clustering Scheme in OLSR based Vehicular Ad hoc Networks using Event-B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sondi</w:t>
+                <w:t xml:space="preserve">Les conséquences de la réforme aéroportuaire pour les territoires : apports d’une simulation informatique multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jankee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.957</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451328v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASIMOD’N: An agro-hydrological distributed model of catchment-scale nitrogen dynamics integrating farming system decisions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Formal Model for the Chain-Branch-Leaf Clustering Scheme in OLSR based Vehicular Ad hoc Networks using Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.007⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.935-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.04.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209114v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of preventive maintenance through a combined maintenance-production simulation model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CASIMOD’N: An agro-hydrological distributed model of catchment-scale nitrogen dynamics integrating farming system decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.004⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652028v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Laboratory Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Optimization of preventive maintenance through a combined maintenance-production simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Duboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (1), pp.3 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648045v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virtual Laboratory Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 10 (no. 1), pp.205-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GENERATEUR DE DONNEES ET SUPERVISEUR D'EXPERIENCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue MODULAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1373,91 +1490,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Advanced Planning of Manufacturing Operations using Discrete Event Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Batchoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland De Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,1146 +1589,1146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN4PL 2025 : 6th IFAC/INSTICC International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARALLEL-DEVS SPECIFICATION LANGUAGE FOR MODELING: MATHEMATICAL APPROACH AND GRAMMAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Batchoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Annual Modeling and Simulation Conference (ANNSIM'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Society for Modeling and Simulation International (SCS), May 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un JSON-based Domain Specific Language vers une spécification Parallel-DEVS pour les jumeaux numériques des systèmes de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Batchoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Congrès Annuel de la Société d'Automatique, de Génie Industriel &amp; de Productique (SAGIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, May 2024, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation d'un JSON-DSL vers un couplage Parallel-DEVS-UML State machine pour les systèmes de production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Batchoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de la Modélisation et de la Simulation (JFMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse-Pascal-Paoli, Nov 2024, Cargèse (Corse du Sud), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Simulation of Both Vehicles Mobility and Relay-Empowered 5G Communications in a City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondi Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecomte Sylvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Agadir, Morocco. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/PEMWN62766.2024.10737543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification DEVS de modèles de trafic à l'échelle mésoscopique et microscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléxis Pestelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de la Modélisation et de la Simulation (JFMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multiobjective pour le calibrage d'un simulateur à événements discrets : modélisation du trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléxis Pestelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut National des Sciences Appliquées INSA Lyon; l'Université de Lyon, Feb 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Trust in Industry 4.0 Traceability Data using Confidentiality-Preserving Digital Ledger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 4th Conference on Blockchain Research &amp; Applications for Innovative Networks and Services (BRAINS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. pp.33-36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BRAINS55737.2022.9908752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic calibration of a farm irrigation model: a multi-modal optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EA2019 Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a Clustering Scheme for Vehicular Ad Hoc Networks Using a DEVS-based Virtual Laboratory Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANT 2018, The 9th International Conference on Ambient Systems, Networks and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Porto, Portugal. pp.344-351, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cownex, a tool to assess nitrogen efficiency, autonomy and excretion at dairy herd level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Formal Proofs of Network Protocols for Transport Systems using Discrete Event Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,2098 +2743,2098 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMUL 2017 - the Ninth International Conference on Advances in System Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Athens, Greece. pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des simulations DEVS distribuées par apprentissage indépendant de la dynamique des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées DEVS francophones 2016 : Théorie et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Cargèse, France. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Parallel-DEVS Simulations with Partitioning Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Building Partitioning Graphs in Parallel-DEVS Context for Parallel Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation (TMS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Alexandria, United States. pp.263-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604415v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Partitioning Graphs in Parallel-DEVS Context for Parallel Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Optimization of Parallel-DEVS Simulations with Partitioning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation (TMS'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.289-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005543702890296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604417v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing distributed DEVS simulations with partitioning and Hidden Markov Model learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Simulation and Modelling Conference - ESM'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Technology Institute, Oct 2015, Leicester, United Kingdom. pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude à l'aide d'une simulation informatique multi-agents visant à saisir les conséquences de la réforme des aéroports pour les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Jankee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence Annuelle TEPP : Territoires, Espaces, et Politiques Publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEMNA (Laboratoire d’Economie et de Management de Nantes-Atlantique), Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CowNex : Calcul de l'efficience de l'utilisation de l'azote par un troupeau laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée de la plate-forme RECORD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic herd simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RedNex Final conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELODIE : modélisation du pilotage de systèmes de production et processus biotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée d'animation de la plate-forme RECORD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of discret event models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC). PRT., Jul 2012, Rome, Italy. 566 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0004054300320041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCHEDULING OF PRODUCTION AND MAINTENANCE ACTIVITIES UNDER RELIABILITY CONSTRAINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Artiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Ait-Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECORD: a new software platform to model and simulate cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating bio–economic management scenario for the sea bass fishery in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Morizur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. World IMACS Congress and MODSIM09. International Congress on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a bioeconomic simulation tool of fisheries dynamics: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Versmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Congress on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based model to enrich an aggregate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model to Model (M2M) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Marseille, France. pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les modèles individus-centrés comme laboratoires virtuels pour identifier les paramètres d'un modèle agrégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence Francophone de MOdélisation et SIMulation : Organisation et Conduite d'Activités dans l'Industrie et les Services - MOSIM'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.353-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche expérimentale pour la simulation individus-centrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10emes journées de Rochebrunes rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels, Rochebrune, 26 Janvier au 6 Février 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rochebrune, France. pp.45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4727,292 +4844,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil web pour évaluer simplement l’autonomie alimentaire et l’excrétion d’azote des troupeaux laitiers : CowNex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5022,529 +5139,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Virtual Laboratory as an Assessment Tool for Wireless Technologies in Railway Systems in Networking Simulation for Intelligent Transportation Systems: High Mobile Wireless Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Hilt; Marion Berbineau; Alexey Vinel; Alain Pirovano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Virtual Laboratory as an Assessment Tool for Wireless Technologies in Railway Systems in Networking Simulation for Intelligent Transportation Systems: High Mobile Wireless Nodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions; John Wiley &amp; Sons, pp.79-105, 2017, 978-1-84821-853-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119407447.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles et des outils pour des projets de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gascuel, Chantal; Ruiz, Laurent; Vertès, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment réconcilier agriculture et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-102, 2015, Matière à débattre et décider, 978-2-7592-2284-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l’exploration numérique de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Richard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumoulin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5554,143 +5671,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CowNex, application web pour le calcul de l'autonomie alimentaire et de l'excrétion d'azote d'un troupeau de vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5700,151 +5817,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application web CowNex, guide Utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2013, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5854,91 +5971,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la modélisation et à la simulation des systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université du Littoral Côte d'Opale - ULCO, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04794268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5948,275 +6065,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLE Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6363,51 +6480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05317437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Condette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01129-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.102920" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mullet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10431-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abbassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chebbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97063-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJQFMV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05321286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Batchoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland De Guio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondi Patrick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Sylvain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN62766.2024.10737543" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;xis Pestelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS55737.2022.9908752" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perbost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Herbez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005543702890296" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004054300320041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Artiba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ait-Kadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Drouot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Morizur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versmisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3836" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407447.ch5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04794268v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mullet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcra.2026.100477" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05317437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Condette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01129-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.102920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10431-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056650" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abbassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chebbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97063-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJQFMV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05321286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Batchoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland De Guio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondi Patrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Sylvain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN62766.2024.10737543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;xis Pestelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS55737.2022.9908752" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perbost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Herbez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005543702890296" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004054300320041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Artiba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ait-Kadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Drouot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Morizur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versmisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3836" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407447.ch5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04794268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>