--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -988,371 +988,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASIMOD’N: An agro-hydrological distributed model of catchment-scale nitrogen dynamics integrating farming system decisions</w:t>
+                <w:t xml:space="preserve">Optimization of preventive maintenance through a combined maintenance-production simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moreau</w:t>
+                <w:t xml:space="preserve">O. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">David Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (1), pp.3 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209114v1</w:t>
+                <w:t xml:space="preserve">hal-02652028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of preventive maintenance through a combined maintenance-production simulation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CASIMOD’N: An agro-hydrological distributed model of catchment-scale nitrogen dynamics integrating farming system decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roux</w:t>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duvivier</w:t>
+                <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 143 (1), pp.3 - 12. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652028v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Laboratory Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Duboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1498,407 +1498,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Advanced Planning of Manufacturing Operations using Discrete Event Simulation</w:t>
+                <w:t xml:space="preserve">PARALLEL-DEVS SPECIFICATION LANGUAGE FOR MODELING: MATHEMATICAL APPROACH AND GRAMMAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Batchoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland De Guio</w:t>
+                <w:t xml:space="preserve">Clément Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IN4PL 2025 : 6th IFAC/INSTICC International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain</w:t>
+              <w:t xml:space="preserve">2025 Annual Modeling and Simulation Conference (ANNSIM'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Society for Modeling and Simulation International (SCS), May 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321286v1</w:t>
+                <w:t xml:space="preserve">hal-05173569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARALLEL-DEVS SPECIFICATION LANGUAGE FOR MODELING: MATHEMATICAL APPROACH AND GRAMMAR</w:t>
+                <w:t xml:space="preserve">Enhancing Advanced Planning of Manufacturing Operations using Discrete Event Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Batchoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Foucher</w:t>
+                <w:t xml:space="preserve">Roland De Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Annual Modeling and Simulation Conference (ANNSIM'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Society for Modeling and Simulation International (SCS), May 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IN4PL 2025 : 6th IFAC/INSTICC International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173569v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un JSON-based Domain Specific Language vers une spécification Parallel-DEVS pour les jumeaux numériques des systèmes de production</w:t>
+                <w:t xml:space="preserve">Transformation d'un JSON-DSL vers un couplage Parallel-DEVS-UML State machine pour les systèmes de production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Batchoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Congrès Annuel de la Société d'Automatique, de Génie Industriel &amp; de Productique (SAGIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, May 2024, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Modélisation et de la Simulation (JFMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse-Pascal-Paoli, Nov 2024, Cargèse (Corse du Sud), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699829v1</w:t>
+                <w:t xml:space="preserve">hal-04914172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation d'un JSON-DSL vers un couplage Parallel-DEVS-UML State machine pour les systèmes de production.</w:t>
+                <w:t xml:space="preserve">D'un JSON-based Domain Specific Language vers une spécification Parallel-DEVS pour les jumeaux numériques des systèmes de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Batchoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Modélisation et de la Simulation (JFMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse-Pascal-Paoli, Nov 2024, Cargèse (Corse du Sud), France</w:t>
+              <w:t xml:space="preserve">2è Congrès Annuel de la Société d'Automatique, de Génie Industriel &amp; de Productique (SAGIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, May 2024, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914172v1</w:t>
+                <w:t xml:space="preserve">hal-04699829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Simulation of Both Vehicles Mobility and Relay-Empowered 5G Communications in a City</w:t>
               </w:r>
@@ -2572,51 +2572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cownex, a tool to assess nitrogen efficiency, autonomy and excretion at dairy herd level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des simulations DEVS distribuées par apprentissage indépendant de la dynamique des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,597 +2993,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Partitioning Graphs in Parallel-DEVS Context for Parallel Simulations</w:t>
+                <w:t xml:space="preserve">Optimizing distributed DEVS simulations with partitioning and Hidden Markov Model learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation (TMS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Alexandria, United States. pp.263-268</w:t>
+              <w:t xml:space="preserve">29th European Simulation and Modelling Conference - ESM'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Technology Institute, Oct 2015, Leicester, United Kingdom. pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604417v1</w:t>
+                <w:t xml:space="preserve">hal-01604197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Parallel-DEVS Simulations with Partitioning Techniques</w:t>
+                <w:t xml:space="preserve">Building Partitioning Graphs in Parallel-DEVS Context for Parallel Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation (TMS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Alexandria, United States. pp.263-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604415v1</w:t>
+                <w:t xml:space="preserve">hal-01604417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing distributed DEVS simulations with partitioning and Hidden Markov Model learning methods</w:t>
+                <w:t xml:space="preserve">Optimization of Parallel-DEVS Simulations with Partitioning Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Simulation and Modelling Conference - ESM'2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.289-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005543702890296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604197v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude à l'aide d'une simulation informatique multi-agents visant à saisir les conséquences de la réforme des aéroports pour les territoires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence Annuelle TEPP : Territoires, Espaces, et Politiques Publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEMNA (Laboratoire d’Economie et de Management de Nantes-Atlantique), Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069541v1</w:t>
+                <w:t xml:space="preserve">hal-01192504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude à l'aide d'une simulation informatique multi-agents visant à saisir les conséquences de la réforme des aéroports pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jankee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t>
+              <w:t xml:space="preserve">11ème Conférence Annuelle TEPP : Territoires, Espaces, et Politiques Publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEMNA (Laboratoire d’Economie et de Management de Nantes-Atlantique), Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192504v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CowNex : Calcul de l'efficience de l'utilisation de l'azote par un troupeau laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,51 +3664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic herd simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,51 +3776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELODIE : modélisation du pilotage de systèmes de production et processus biotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,51 +3884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of discret event models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Artiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,51 +4910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t>
@@ -4996,51 +4996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil web pour évaluer simplement l’autonomie alimentaire et l’excrétion d’azote des troupeaux laitiers : CowNex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5274,90 +5274,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles et des outils pour des projets de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gascuel, Chantal; Ruiz, Laurent; Vertès, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment réconcilier agriculture et territoire</w:t>
@@ -5397,277 +5397,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
+                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l’exploration numérique de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Richard</w:t>
+                <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dumoulin</w:t>
+                <w:t xml:space="preserve">Dumoulin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598481v1</w:t>
+                <w:t xml:space="preserve">hal-02808414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l’exploration numérique de modèles</w:t>
+                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Richard</w:t>
+                <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhui Wang</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumoulin Nicolas</w:t>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808414v1</w:t>
+                <w:t xml:space="preserve">hal-02598481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5685,51 +5685,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CowNex, application web pour le calcul de l'autonomie alimentaire et de l'excrétion d'azote d'un troupeau de vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application web CowNex, guide Utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,51 +6079,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLE Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6193,51 +6193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6480,51 +6480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mullet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcra.2026.100477" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05317437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Condette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01129-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.102920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10431-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056650" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abbassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chebbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97063-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJQFMV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05321286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Batchoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland De Guio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondi Patrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Sylvain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN62766.2024.10737543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;xis Pestelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS55737.2022.9908752" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perbost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Herbez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005543702890296" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004054300320041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Artiba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ait-Kadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Drouot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Morizur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versmisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3836" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407447.ch5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04794268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mullet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcra.2026.100477" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05317437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Condette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01129-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.102920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10431-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056650" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abbassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chebbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97063-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJQFMV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Batchoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05321286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland De Guio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914172v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondi Patrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Sylvain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN62766.2024.10737543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;xis Pestelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRAINS55737.2022.9908752" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perbost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Herbez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005543702890296" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004054300320041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Artiba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ait-Kadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Drouot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Morizur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versmisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3836" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407447.ch5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04794268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>