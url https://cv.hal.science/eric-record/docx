--- v0 (2026-03-10)
+++ v1 (2026-05-05)
@@ -1168,559 +1168,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution from livestock farming antibiotics an emerging environmental and human health concern: A review</w:t>
+                <w:t xml:space="preserve">A New Phenolic Acid Decarboxylase from the Brown-Rot Fungus Neolentinus lepideus Natively Decarboxylates Biosourced Sinapic Acid into Canolol, a Bioactive Phenolic Compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Khmaissa</w:t>
+                <w:t xml:space="preserve">Elise Odinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héla Zouari-Mechichi</w:t>
+                <w:t xml:space="preserve">Alexandra Bisotto-Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliano Sciara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toinou Frezouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2024.100410⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering11020181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615883v1</w:t>
+                <w:t xml:space="preserve">hal-04469922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Phenolic Acid Decarboxylase from the Brown-Rot Fungus Neolentinus lepideus Natively Decarboxylates Biosourced Sinapic Acid into Canolol, a Bioactive Phenolic Compound</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollution from livestock farming antibiotics an emerging environmental and human health concern: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bisotto-Mignot</w:t>
+                <w:t xml:space="preserve">Marwa Khmaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toinou Frezouls</w:t>
+                <w:t xml:space="preserve">Héla Zouari-Mechichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bissaro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuliano Sciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Mechichi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (2), pp.181. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.100410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering11020181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2024.100410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469922v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to and detoxification of esculin in white-rot fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Coriolopsis gallica DyP for Its Potential to Biotransform Various Fluoroquinolones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Staita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bchini</w:t>
+                <w:t xml:space="preserve">Julien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Darnet</w:t>
+                <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Butler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lydie Oliveira-Correia</w:t>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2023.12.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (21), pp.11392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms252111392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879243v1</w:t>
+                <w:t xml:space="preserve">hal-04770808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Coriolopsis gallica DyP for Its Potential to Biotransform Various Fluoroquinolones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Akrout</w:t>
+                <w:t xml:space="preserve">Responses to and detoxification of esculin in white-rot fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lambert</w:t>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
+                <w:t xml:space="preserve">Annick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+                <w:t xml:space="preserve">Lydie Oliveira-Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (21), pp.11392. </w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (8), pp.2372-2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms252111392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2023.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770808v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorizing fungal diversity for the degradation of fluoroquinolones</w:t>
               </w:r>
@@ -1758,51 +1758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hèla Zouari-Mechichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouthaina Ghariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Khmaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (10), pp.e30611. </w:t>
@@ -1853,51 +1853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformation of the Fluoroquinolone Antibiotic, Levofloxacin, by the Free and Immobilized Secretome of Coriolopsis gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Staita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Khmaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2134,64 +2134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Hadrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Sciara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2236,295 +2236,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotransformation of the fluoroquinolone, levofloxacin, by the white-rot fungus $Coriolopsis\ gallica$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Maize Pathogen Ustilago maydis Secretes Glycoside Hydrolases and Carbohydrate Oxidases Directed toward Components of the Fungal Cell Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Greff</w:t>
+                <w:t xml:space="preserve">Jean‐lou Reyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Simmler</w:t>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8090965⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (23), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.01581-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780697v1</w:t>
+                <w:t xml:space="preserve">hal-03885449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maize Pathogen Ustilago maydis Secretes Glycoside Hydrolases and Carbohydrate Oxidases Directed toward Components of the Fungal Cell Wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+                <w:t xml:space="preserve">Biotransformation of the fluoroquinolone, levofloxacin, by the white-rot fungus $Coriolopsis\ gallica$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Haon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Quentin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Charlotte Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88 (23), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp.965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01581-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8090965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885449v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and functional characterization of an oligosaccharide dehydrogenase from Pycnoporus cinnabarinus provides insights into fungal breakdown of lignocellulose</w:t>
               </w:r>
@@ -2549,51 +2549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gugole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Celeste Montemiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehbia Chena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Garajova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilabahen Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Legée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Oliveira Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2897,295 +2897,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the CAZy Repertoire from the Marine-Derived Fungus Stemphylium lucomagnoense in Relation to Saline Conditions</w:t>
+                <w:t xml:space="preserve">Growing a circular economy with fungal biotechnology: a white paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissal Ben Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Vera Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+                <w:t xml:space="preserve">Evelina Basenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
+                <w:t xml:space="preserve">J. Philipp Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Braus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Caddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18090461⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40694-020-00095-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953538v1</w:t>
+                <w:t xml:space="preserve">hal-02928300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing a circular economy with fungal biotechnology: a white paper</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the CAZy Repertoire from the Marine-Derived Fungus Stemphylium lucomagnoense in Relation to Saline Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Philipp Benz</w:t>
+                <w:t xml:space="preserve">Wissal Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Braus</w:t>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Caddick</w:t>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (9), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40694-020-00095-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md18090461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928300v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
               </w:r>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,77 +3305,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme Properties of a Laccase Obtained from the Transcriptome of the Marine-Derived Fungus Stemphylium lucomagnoense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of five marine-derived fungal strains for their potential to produce oxidases with laccase activities suitable for biotechnological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chaduli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), pp.27. </w:t>
@@ -3567,606 +3567,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichoderma reesei Dehydrogenase, a Pyrroloquinoline Quinone-Dependent Member of Auxiliary Activity Family 12 of the Carbohydrate-Active Enzymes Database: Functional and Structural Characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted ecological niches shape fungal and prokaryotic community structure in mangroves sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
+                <w:t xml:space="preserve">Patricia Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajender Kumar</w:t>
+                <w:t xml:space="preserve">Geoffroy Saint-Genis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+                <w:t xml:space="preserve">Laurent Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00964-19⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.1407-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447251v1</w:t>
+                <w:t xml:space="preserve">hal-02473977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted ecological niches shape fungal and prokaryotic community structure in mangroves sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Saint-Genis</w:t>
+                <w:t xml:space="preserve">Trichoderma reesei Dehydrogenase, a Pyrroloquinoline Quinone-Dependent Member of Auxiliary Activity Family 12 of the Carbohydrate-Active Enzymes Database: Functional and Structural Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vallon</w:t>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bourgeois</w:t>
+                <w:t xml:space="preserve">Rajender Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (4), pp.1407-1424. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (24), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00964-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473977v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Dye Decolorization Potential of Two Laccases from the Marine-Derived Fungus Pestalotiopsis sp.</w:t>
+                <w:t xml:space="preserve">Pycnoporus cinnabarinus glyoxal oxidases display differential catalytic efficiencies on 5‑hydroxymethylfurfural and its oxidized derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Craig Faulds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saowanee Wikee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marianne Daou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (8), pp.1864. </w:t>
+              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20081864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40694-019-0067-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276821v1</w:t>
+                <w:t xml:space="preserve">hal-02622737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pycnoporus cinnabarinus glyoxal oxidases display differential catalytic efficiencies on 5‑hydroxymethylfurfural and its oxidized derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Dye Decolorization Potential of Two Laccases from the Marine-Derived Fungus Pestalotiopsis sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saowanee Wikee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Faulds</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariane Daou</w:t>
+                <w:t xml:space="preserve">Juliette Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Yassine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+                <w:t xml:space="preserve">Marianne Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.1864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40694-019-0067-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20081864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622737v1</w:t>
+                <w:t xml:space="preserve">hal-02276821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of phenolic acids from sunflower and rapeseed meals using different carboxylic esters hydrolases from Aspergillus niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Odinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,295 +4237,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequencing and analyses of Two Marine Fungi from the North Sea Unraveled a Plethora of Novel Biosynthetic Gene Clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Laurids Sørensen</w:t>
+                <w:t xml:space="preserve">Sawsan Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Teilfeldt Hansen</w:t>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko Arvas</w:t>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Fahad Syed</w:t>
+                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.10187. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (8), pp.e02826-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28473-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094587v1</w:t>
+                <w:t xml:space="preserve">hal-01764393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequencing and analyses of Two Marine Fungi from the North Sea Unraveled a Plethora of Novel Biosynthetic Gene Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawsan Amara</w:t>
+                <w:t xml:space="preserve">Jens Laurids Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Frederik Teilfeldt Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+                <w:t xml:space="preserve">Mikko Arvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
+                <w:t xml:space="preserve">Muhammad Fahad Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84 (8), pp.e02826-17. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28473-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764393v1</w:t>
+                <w:t xml:space="preserve">hal-02094587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model species for agricultural pest genomics: the genome of the Colorado potato beetle, Leptinotarsa decemlineata (Coleoptera: Chrysomelidae)</w:t>
               </w:r>
@@ -4777,693 +4777,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics reveals high biological diversity and specific adaptations in the industrially and medically important fungal genus Aspergillus</w:t>
+                <w:t xml:space="preserve">Molecular and catalytic properties of fungal extracellular cellobiose dehydrogenase produced in prokaryotic and eukaryotic expression systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald P. De Vries</w:t>
+                <w:t xml:space="preserve">Su Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Riley</w:t>
+                <w:t xml:space="preserve">Marita Preims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad Wiebenga</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Aguilar-Osorio</w:t>
+                <w:t xml:space="preserve">Lisa Kappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotiris Amillis</w:t>
+                <w:t xml:space="preserve">Bernhard Seiboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1151-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-017-0653-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496186v1</w:t>
+                <w:t xml:space="preserve">hal-01594787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and catalytic properties of fungal extracellular cellobiose dehydrogenase produced in prokaryotic and eukaryotic expression systems</w:t>
+                <w:t xml:space="preserve">Comparative genomics reveals high biological diversity and specific adaptations in the industrially and medically important fungal genus Aspergillus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Ma</w:t>
+                <w:t xml:space="preserve">Ronald P. De Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marita Preims</w:t>
+                <w:t xml:space="preserve">Robert Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Ad Wiebenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Kappel</w:t>
+                <w:t xml:space="preserve">Guillermo Aguilar-Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Seiboth</w:t>
+                <w:t xml:space="preserve">Sotiris Amillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.37. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-017-0653-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1151-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594787v1</w:t>
+                <w:t xml:space="preserve">hal-01496186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Production and Characterization of Two Glyoxal Oxidases from Pycnoporus cinnabarinus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Activities of secreted aryl alcohol quinone oxidoreductases from [i]Pycnoporus cinnabarinus[/i] provide insights into fungal degradation of plant biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cullen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carro Aramburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82 (16), pp.4867-4875. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00304-16⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 82 (8), pp.2411-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03761-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446831v1</w:t>
+                <w:t xml:space="preserve">hal-01313371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-domain flavoenzymes trigger lytic polysaccharide monooxygenases for oxidative degradation of cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Garajova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bennati-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (6), pp.Article number: 28276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep28276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities of secreted aryl alcohol quinone oxidoreductases from [i]Pycnoporus cinnabarinus[/i] provide insights into fungal degradation of plant biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Heterologous Production and Characterization of Two Glyoxal Oxidases from Pycnoporus cinnabarinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ferreira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Cullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Faulds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82 (8), pp.2411-2423. </w:t>
+              <w:t xml:space="preserve">, 2016, 82 (16), pp.4867-4875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03761-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00304-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313371v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of chromogenic probes for efficient screening and evaluation of feruloyl esterase-like activities</w:t>
               </w:r>
@@ -5595,90 +5595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Novo Assembly and Genome Analyses of the Marine-Derived Scopulariopsis brevicaulis Strain LF580 Unravels Life-Style Traits and Anticancerous Scopularide Biosynthetic Gene Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Arvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fahad Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5729,103 +5729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate specificity and regioselectivity of fungal AA9 lytic polysaccharide monooxygenases secreted by Podospora anserina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bennati-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Garajova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, 14 p. </w:t>
@@ -5915,51 +5915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela M Cusano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117 (1), pp.1-3. </w:t>
@@ -6023,64 +6023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy J.-G. Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bennati-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Herpoël-Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6265,64 +6265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of the white-rot fungus [i]Pycnoporus cinnabarinus[/i]: a basidiomycete model with a versatile arsenal for lignocellulosic biomass breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,64 +6533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel glucose dehydrogenase from the white-rot fungus Pycnoporus cinnabarinus: production in Aspergillus niger and physicochemical characterization of the recombinant enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression in Pycnoporus coccineus during interspecific mycelial interactions against different competitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Arfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6797,51 +6797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Feliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6957,51 +6957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.1810. </w:t>
@@ -7039,51 +7039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous production of cellobiose dehydrogenases from the basidiomycete Coprinopsis cinerea and the ascomycete Podospora anserina and their effect on saccharification of wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Arfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,51 +7091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Estrada-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97 (11), pp.4873-4885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7349,51 +7349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7492,51 +7492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Advances in Botanical Research, 61, pp.263 - 308. </w:t>
@@ -7721,51 +7721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Protein Production: Design and Production of Chimeric Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Punt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7832,451 +7832,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of softwood by Aspergillus mannanase: role of a carbohydrate-binding module</w:t>
+                <w:t xml:space="preserve">High redox potential laccases from the ligninolytic fungi Pycnoporus coccineus and Pycnoporus sanguineus suitable for white biotechnology: from gene cloning to enzyme characterization and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Anh Pham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+                <w:t xml:space="preserve">Eva Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Kim Anh To</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Nousiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sipila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2010.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), pp.199-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04623.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661149v1</w:t>
+                <w:t xml:space="preserve">hal-02659462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High redox potential laccases from the ligninolytic fungi Pycnoporus coccineus and Pycnoporus sanguineus suitable for white biotechnology: from gene cloning to enzyme characterization and applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical advance in fungal biotechnology: development of a miniaturized culture method and an automated high-throughput screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Balland</w:t>
+                <w:t xml:space="preserve">François Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sipila</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.P. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04623.x⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (2), pp.278-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02655.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659462v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical advance in fungal biotechnology: development of a miniaturized culture method and an automated high-throughput screening</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrolysis of softwood by Aspergillus mannanase: role of a carbohydrate-binding module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. de Vries</w:t>
+                <w:t xml:space="preserve">Tuan Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel M. Asther</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+                <w:t xml:space="preserve">- Kim Anh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (2), pp.278-282. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 148 (4), pp.163-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02655.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2010.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659167v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring laccase-like multicopper oxidase genes from the ascomycete Trichoderma reesei: a functional, phylogenetic and evolutionary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Saloheimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8379,51 +8379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous production of the Piromyces equi cinnamoyl esterase in Trichoderma reesei for biotechnological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8552,51 +8552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 142 (3-4), pp.220-226. </w:t>
@@ -8640,350 +8640,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative degradation of model lipids representative for main paper pulp lipophilic extractives by the laccase-mediator system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FOLy: An integrated database for the classification and functional annotation of fungal oxidoreductases potentially involved in the degradation of lignin and related aromatic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setefilla Molina</w:t>
+                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Rencoret</w:t>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose C. del Río</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 80 (2), pp.211-222. </w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (5), pp.638-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-008-1547-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2008.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660582v1</w:t>
+                <w:t xml:space="preserve">hal-02666159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOLy: An integrated database for the classification and functional annotation of fungal oxidoreductases potentially involved in the degradation of lignin and related aromatic compounds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative degradation of model lipids representative for main paper pulp lipophilic extractives by the laccase-mediator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Setefilla Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Asther</w:t>
+                <w:t xml:space="preserve">Jorge Rencoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose C. del Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2008.01.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (2), pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-008-1547-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666159v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenic rice as a novel production system for Melanocarpus and Pycnoporus laccases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,51 +9085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene overexpression and biochemical characterization of the biotechnologically relevant chlorogenic acid hydrolase from Aspergillus niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9258,51 +9258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Steffensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of general and applied microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 130 (4), pp.471-480. </w:t>
@@ -9346,286 +9346,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective importance of protein folding and glycosylation in the thermal stability of recombinant feruloyl esterase A</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Asther</w:t>
+                <w:t xml:space="preserve">Des champignons qui carburent: de l'étude du génome à la production industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marmuse</w:t>
+                <w:t xml:space="preserve">Isabelle Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 269, pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668736v1</w:t>
+                <w:t xml:space="preserve">hal-02664475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des champignons qui carburent: de l'étude du génome à la production industrielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel M. Asther</w:t>
+                <w:t xml:space="preserve">Respective importance of protein folding and glycosylation in the thermal stability of recombinant feruloyl esterase A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marmuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 580 (25), pp.5815-5821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664475v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of members of Aspergillus sections nigri, flavi, and terrei for feruloyl esterase production</w:t>
               </w:r>
@@ -9637,51 +9637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9745,51 +9745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of a chimeric enzyme tool associating the Trichoderma reesei swollenin with the Aspergillus niger feruloyl esterase A for release of ferulic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Saloheimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10037,103 +10037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the connection between evolutionary and functional shifts using the fungal lipase/feruloyl esterase A family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (92), 11 p. </w:t>
@@ -10165,337 +10165,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different fungal enzymes for bleaching high-quality paper pulps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction of engineered bifunctional enzymes and their overproduction in Aspergillus niger for improved enzymatic tools to degrade agricultural by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sigoillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susana Camarero</w:t>
+                <w:t xml:space="preserve">Peter Punt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Asther</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Belaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 115 (4), pp.333-343. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (12), pp.8132-8140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2004.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.12.8132–8140.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683293v1</w:t>
+                <w:t xml:space="preserve">hal-02677560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of engineered bifunctional enzymes and their overproduction in Aspergillus niger for improved enzymatic tools to degrade agricultural by-products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Comparison of different fungal enzymes for bleaching high-quality paper pulps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Punt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel M. Asther</w:t>
+                <w:t xml:space="preserve">Teresa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115 (4), pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2004.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.12.8132–8140.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02677560v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterization of a chlorogenic acid hydrolase from Aspergillus niger catalysing the hydrolysis of chlorogenic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Estrada Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10503,51 +10503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 115 (1), pp.47-56. </w:t>
@@ -10769,77 +10769,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra M.C.R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Scholtmeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (11), pp.6379-6384. </w:t>
@@ -10877,51 +10877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and production in Aspergillus niger of a chimeric protein associating a fungal feruloyl esterase and a clostridial dockerin domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10929,51 +10929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Fierobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Punt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (12), pp.6984-6991. </w:t>
@@ -11011,90 +11011,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homologous expression of the feruloyl esterase B gene from Aspergillus niger and characterization of the recombinant enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11205,51 +11205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 64 (3), pp.346-352. </w:t>
@@ -11293,307 +11293,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overproduction of the Aspergillus niger feruloyl esterase for pulp bleaching application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overproduction of laccase by a monokaryotic strain of Pycnoporus cinnabarinus using ethanol as inducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Herpoël-Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pages</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.J. Punt</w:t>
+                <w:t xml:space="preserve">Michel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-003-1325-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94 (4), pp.618-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2672.2003.01879.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678136v1</w:t>
+                <w:t xml:space="preserve">hal-02678759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overproduction of laccase by a monokaryotic strain of Pycnoporus cinnabarinus using ethanol as inducer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overproduction of the Aspergillus niger feruloyl esterase for pulp bleaching application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Robert</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Punt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 62 (4), pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-003-1325-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2672.2003.01879.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678759v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal biotransformation of p-coumaric acid into caffeic acid by Pycnoporus cinnabarinus: an alternative for producing a strong natural antioxidant</w:t>
               </w:r>
@@ -11698,303 +11698,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation from a shea cake digester of a tannin-tolerant Escherichia coli strain decarboxylating penta-hydroxybenzoic and vanillic acids</w:t>
+                <w:t xml:space="preserve">A biotechnological process involving filamentous fungi to produce natural crystalline vanillin from maize bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chamkha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+                <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Asther</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 44, pp.341-349</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 102-103, pp.141-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676106v1</w:t>
+                <w:t xml:space="preserve">hal-02672491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biotechnological process involving filamentous fungi to produce natural crystalline vanillin from maize bran</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation from a shea cake digester of a tannin-tolerant Escherichia coli strain decarboxylating penta-hydroxybenzoic and vanillic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Mohamed Chamkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Thibault</w:t>
+                <w:t xml:space="preserve">J.L. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Buleon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 102-103, pp.141-153</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 44, pp.341-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672491v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular clustering of Pycnoporus strains from various geographic origins and isolation of monokaryotic strains for laccase hyperproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12088,51 +12088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignocellulolytic and hemicellulolytic system of Pycnoporus cinnabarinus: isolation and characterization of a cellobiose dehydrogenase and a new xylanase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12213,77 +12213,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the Pycnoporus cinnabarinus laccase gene in Aspergillus niger and characterisation of the recombinant enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Punt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chamkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A.M.J.J. van den Hondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12338,51 +12338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feruloyl esterase from Aspergillus niger, a comparison of the production in solid state and submerged fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevastianios Roussos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13037,77 +13037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal transformation of ferulic acid from sugar beet pulp to natural vanillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stentelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14023,77 +14023,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Staita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th IWA International Conference on Ecotechnologies for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Stockholm, Sweden. 8</w:t>
@@ -14148,77 +14148,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Staita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IWA International Conference on Ecotechnologies for Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Stockholm, Sweden</w:t>
@@ -14273,51 +14273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Munoz-Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14372,90 +14372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two novel hydrogen peroxide producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14510,51 +14510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of fungal lignocellulose-acting enzymes for improved plant biomass degradation capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Favel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14635,51 +14635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of ferulate esterases by Aspergillus niger using solid state fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevastianios Roussos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14818,51 +14818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14917,77 +14917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyoxal Oxidases from Pycnoporus Cinnabarinus for Green Chemistry Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saowanee Wikee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15081,51 +15081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t>
@@ -15148,277 +15148,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 2 novel H2O2 producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de la biodiversité fongique pour la déconstruction de la biomasse lignocellulosique et la mise en oeuvre de nouvelles voies de biosynthèses pour la chimie verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Favel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741522v1</w:t>
+                <w:t xml:space="preserve">hal-02743316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la biodiversité fongique pour la déconstruction de la biomasse lignocellulosique et la mise en oeuvre de nouvelles voies de biosynthèses pour la chimie verte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Favel</w:t>
+                <w:t xml:space="preserve">Characterization of 2 novel H2O2 producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Cullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743316v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of plant cell wallacting esterases: the effect of ionic liquids on ferulic acid release from corn stover</w:t>
               </w:r>
@@ -15430,51 +15430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palacio Paola A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15542,51 +15542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White-rot basidiomycetes as new biotechnological agents to generate natural food-grade products for the industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Estrada-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15667,90 +15667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of formal and molecular genetic methods to produce laccase in filamentous fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Punt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Herpoël-Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Helsinki, Finland</w:t>
@@ -15850,51 +15850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gugole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Celeste Montemiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehbia Chena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16098,51 +16098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula En-Nejmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hayany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100962" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Ezzahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rabichi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Befenzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bouzid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106540" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Baghor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Arrach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117898" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dahani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostapha Outamamat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine El Mansouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mechichi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamfeddal Kouisni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kielbasa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnima Agnihotri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15091226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100410" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Odinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto-Mignot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinou Frezouls" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11020181" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2023.12.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111392" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30611" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;lou Reyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01581-22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cerutti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gugole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Celeste Montemiglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Chena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02003-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Garajova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilabahen Patel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080643" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18090461" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Meyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Basenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philipp Benz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Braus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Caddick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-020-00095-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03000290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218402" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00617-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00964-19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Saint-Genis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourgeois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14571" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276821v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hatton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081864" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Faulds" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Yassine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0067-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474040v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111579" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Laurids S&#248;rensen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Teilfeldt Hansen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Arvas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Syed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28473-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bhandari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20154-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Serrano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Linde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2017.06.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. De Vries" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar-Osorio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Amillis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1151-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594787v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Preims" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kappel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0653-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446831v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00304-16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28276" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313371v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carro Aramburu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferreira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03761-15" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439026v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Thieme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140398" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01202474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0274-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01070025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5698-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268757v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Macellaro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camilla Baratto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Piscitelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pezzella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Fabrizi de Biani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5491-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benghazi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Suarez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gomez-Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1440-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268950v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5891-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Arfi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02316-13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268147v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Feliu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00327-13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000933v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2850" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268162v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Estrada-Alvarado" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4355-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WS7P9ZTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Wartel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.09.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73KC7L1B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268161v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01236.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12416023-1.00008-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pardo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Ca&#241;as" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07530-11" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645271v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Punt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Visser" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.micro.112408.134009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661149v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Kim Anh To" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.05.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Uzan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nousiainen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Balland" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sipila" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04623.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659167v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. de Vries" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02655.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658923v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saloheimo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-11-32" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heiss-Blanquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02734.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661720v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Ravalason" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2009.04.013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SND9MPFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660582v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setefilla Molina" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rencoret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C. del R&#237;o" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1547-6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664734v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris de Wilde" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Zhou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Kruus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-007-9124-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV6RDG0S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00374-07" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666194v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Selinheimo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Nieidhin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Steffensen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nielsen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2CR3RP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.09.039" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664475v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659857v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Haon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W06-046" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665370v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-006-0546-8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FDH1ZWC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665604v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Halaouli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-0109-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8D3D66995E94360A58894CCBCA65BF69571C54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660242v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-92" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sigoillot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vidal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.09.006" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCW62WTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677560v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Punt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8132&#8211;8140.2005" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683178v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Estrada Alvarado" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.07.009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68WHB7TB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682982v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Te Biesebeke" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Biezen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heerikhuisen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franken" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-1968-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5EFDFCADF852502C5160A4C1C5FE7800DC742D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.C.R. Alves" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Scholtmeijer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6379-6384.2004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670562v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Fierobe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.6984-6991.2004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678765v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2004.05.019" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBMD0JZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680933v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigoillot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belle" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1468-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9SNKQGW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678136v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Punt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1325-4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW033GG9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678759v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2003.01879.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estrada Alvarado" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676106v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672491v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage Meessen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676360v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cayol" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673318v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672690v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M.J.J. van den Hondel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679335v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianios Roussos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669890v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Antona" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674661v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694074v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otterbein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685413v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chereau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpoel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695656v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidor" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hartmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698818v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stentelaire" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couteau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693648v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697836v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Moukha" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dumonceaux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Archibald" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691149v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707530v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712571v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699763v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahagnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712906v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pouliquen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richard-Molard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853256v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munoz-Duarte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830267v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741522v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928510v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacio Paola A." TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760466v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estrada-Alvarado" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762204v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sigoillot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259451v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula En-Nejmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hayany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100962" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Ezzahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rabichi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Befenzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bouzid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106540" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Baghor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Arrach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117898" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dahani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostapha Outamamat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine El Mansouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mechichi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamfeddal Kouisni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kielbasa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnima Agnihotri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15091226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Odinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto-Mignot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinou Frezouls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11020181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111392" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2023.12.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30611" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;lou Reyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01581-22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cerutti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gugole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Celeste Montemiglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Chena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02003-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Garajova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilabahen Patel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080643" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Basenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philipp Benz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Braus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Caddick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-020-00095-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18090461" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03000290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218402" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00617-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Saint-Genis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourgeois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14571" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00964-19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Faulds" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Yassine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0067-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276821v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hatton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081864" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474040v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111579" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Laurids S&#248;rensen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Teilfeldt Hansen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Arvas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Syed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28473-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bhandari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20154-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Serrano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Linde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2017.06.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Preims" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kappel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0653-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. De Vries" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar-Osorio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Amillis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1151-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carro Aramburu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03761-15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28276" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00304-16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439026v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Thieme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140398" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01202474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0274-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01070025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5698-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268757v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Macellaro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camilla Baratto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Piscitelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pezzella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Fabrizi de Biani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5491-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benghazi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Suarez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gomez-Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1440-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268950v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5891-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Arfi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02316-13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268147v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Feliu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00327-13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000933v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2850" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268162v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Estrada-Alvarado" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4355-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WS7P9ZTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Wartel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.09.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73KC7L1B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268161v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01236.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12416023-1.00008-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pardo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Ca&#241;as" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07530-11" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645271v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Punt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Visser" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.micro.112408.134009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659462v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Uzan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nousiainen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Balland" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sipila" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04623.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659167v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. de Vries" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02655.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661149v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Kim Anh To" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.05.012" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658923v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saloheimo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-11-32" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heiss-Blanquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02734.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661720v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Ravalason" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2009.04.013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SND9MPFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660582v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setefilla Molina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rencoret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C. del R&#237;o" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1547-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664734v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris de Wilde" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Zhou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Kruus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-007-9124-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV6RDG0S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00374-07" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666194v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Selinheimo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Nieidhin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Steffensen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nielsen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2CR3RP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664475v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668736v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.09.039" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659857v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Haon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W06-046" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665370v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-006-0546-8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FDH1ZWC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665604v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Halaouli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-0109-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8D3D66995E94360A58894CCBCA65BF69571C54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660242v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-92" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677560v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Punt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaich" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8132&#8211;8140.2005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683293v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sigoillot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vidal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.09.006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCW62WTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683178v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Estrada Alvarado" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.07.009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68WHB7TB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682982v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Te Biesebeke" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Biezen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heerikhuisen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franken" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-1968-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5EFDFCADF852502C5160A4C1C5FE7800DC742D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.C.R. Alves" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Scholtmeijer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6379-6384.2004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670562v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Fierobe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.6984-6991.2004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678765v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2004.05.019" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBMD0JZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680933v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigoillot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belle" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1468-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9SNKQGW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678759v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2003.01879.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678136v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Punt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1325-4" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW033GG9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estrada Alvarado" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage Meessen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676106v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676360v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cayol" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673318v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672690v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M.J.J. van den Hondel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679335v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianios Roussos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669890v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Antona" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674661v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694074v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otterbein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685413v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chereau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpoel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695656v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidor" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hartmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698818v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stentelaire" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couteau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693648v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697836v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Moukha" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dumonceaux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Archibald" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691149v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707530v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712571v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699763v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahagnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712906v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pouliquen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richard-Molard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853256v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munoz-Duarte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830267v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741522v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928510v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacio Paola A." TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760466v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estrada-Alvarado" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762204v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sigoillot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259451v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>