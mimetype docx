--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -3031,325 +3031,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the CAZy Repertoire from the Marine-Derived Fungus Stemphylium lucomagnoense in Relation to Saline Conditions</w:t>
+                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissal Ben Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18090461⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953538v1</w:t>
+                <w:t xml:space="preserve">hal-02868456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayat Hage</w:t>
+                <w:t xml:space="preserve">Characterization of the CAZy Repertoire from the Marine-Derived Fungus Stemphylium lucomagnoense in Relation to Saline Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (9), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md18090461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868456v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme Properties of a Laccase Obtained from the Transcriptome of the Marine-Derived Fungus Stemphylium lucomagnoense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of five marine-derived fungal strains for their potential to produce oxidases with laccase activities suitable for biotechnological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chaduli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,295 +3835,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pycnoporus cinnabarinus glyoxal oxidases display differential catalytic efficiencies on 5‑hydroxymethylfurfural and its oxidized derivatives</w:t>
+                <w:t xml:space="preserve">Characterization and Dye Decolorization Potential of Two Laccases from the Marine-Derived Fungus Pestalotiopsis sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Faulds</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariane Daou</w:t>
+                <w:t xml:space="preserve">Saowanee Wikee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Yassine</w:t>
+                <w:t xml:space="preserve">Juliette Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saowanee Wikee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+                <w:t xml:space="preserve">Marianne Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.1864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40694-019-0067-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20081864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622737v1</w:t>
+                <w:t xml:space="preserve">hal-02276821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Dye Decolorization Potential of Two Laccases from the Marine-Derived Fungus Pestalotiopsis sp.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Pycnoporus cinnabarinus glyoxal oxidases display differential catalytic efficiencies on 5‑hydroxymethylfurfural and its oxidized derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Faulds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saowanee Wikee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marianne Daou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (8), pp.1864. </w:t>
+              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20081864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40694-019-0067-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276821v1</w:t>
+                <w:t xml:space="preserve">hal-02622737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of phenolic acids from sunflower and rapeseed meals using different carboxylic esters hydrolases from Aspergillus niger</w:t>
               </w:r>
@@ -4237,295 +4237,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequencing and analyses of Two Marine Fungi from the North Sea Unraveled a Plethora of Novel Biosynthetic Gene Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawsan Amara</w:t>
+                <w:t xml:space="preserve">Jens Laurids Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Frederik Teilfeldt Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+                <w:t xml:space="preserve">Mikko Arvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
+                <w:t xml:space="preserve">Muhammad Fahad Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84 (8), pp.e02826-17. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28473-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764393v1</w:t>
+                <w:t xml:space="preserve">hal-02094587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequencing and analyses of Two Marine Fungi from the North Sea Unraveled a Plethora of Novel Biosynthetic Gene Clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Laurids Sørensen</w:t>
+                <w:t xml:space="preserve">Sawsan Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Teilfeldt Hansen</w:t>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko Arvas</w:t>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Fahad Syed</w:t>
+                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.10187. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (8), pp.e02826-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28473-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094587v1</w:t>
+                <w:t xml:space="preserve">hal-01764393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model species for agricultural pest genomics: the genome of the Colorado potato beetle, Leptinotarsa decemlineata (Coleoptera: Chrysomelidae)</w:t>
               </w:r>
@@ -5045,425 +5045,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities of secreted aryl alcohol quinone oxidoreductases from [i]Pycnoporus cinnabarinus[/i] provide insights into fungal degradation of plant biomass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Mathieu</w:t>
+                <w:t xml:space="preserve">Heterologous Production and Characterization of Two Glyoxal Oxidases from Pycnoporus cinnabarinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Valli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Cullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Faulds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82 (8), pp.2411-2423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03761-15⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 82 (16), pp.4867-4875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00304-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313371v1</w:t>
+                <w:t xml:space="preserve">hal-01446831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-domain flavoenzymes trigger lytic polysaccharide monooxygenases for oxidative degradation of cellulose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activities of secreted aryl alcohol quinone oxidoreductases from [i]Pycnoporus cinnabarinus[/i] provide insights into fungal degradation of plant biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carro Aramburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+                <w:t xml:space="preserve">Patricia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep28276⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (8), pp.2411-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03761-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413367v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Production and Characterization of Two Glyoxal Oxidases from Pycnoporus cinnabarinus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Single-domain flavoenzymes trigger lytic polysaccharide monooxygenases for oxidative degradation of cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona Garajova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bennati-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cullen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (16), pp.4867-4875. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.Article number: 28276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00304-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep28276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446831v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of chromogenic probes for efficient screening and evaluation of feruloyl esterase-like activities</w:t>
               </w:r>
@@ -5595,90 +5595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Novo Assembly and Genome Analyses of the Marine-Derived Scopulariopsis brevicaulis Strain LF580 Unravels Life-Style Traits and Anticancerous Scopularide Biosynthetic Gene Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Arvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fahad Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5729,51 +5729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate specificity and regioselectivity of fungal AA9 lytic polysaccharide monooxygenases secreted by Podospora anserina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bennati-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Garajova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,51 +6023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy J.-G. Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bennati-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6810,51 +6810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Feliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6944,51 +6944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7434,295 +7434,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Strategies for Lignin Degradation</w:t>
+                <w:t xml:space="preserve">Engineering platforms for directed evolution of Laccase from Pycnoporus cinnabarinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+                <w:t xml:space="preserve">S. Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. Cañas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12416023-1.00008-2⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (5), pp.1370-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.07530-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268368v1</w:t>
+                <w:t xml:space="preserve">hal-01268163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering platforms for directed evolution of Laccase from Pycnoporus cinnabarinus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal Strategies for Lignin Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (5), pp.1370-1384. </w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Advances in Botanical Research, 61, pp.263 - 308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.07530-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12416023-1.00008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268163v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Protein Production: Design and Production of Chimeric Proteins</w:t>
               </w:r>
@@ -7832,421 +7832,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High redox potential laccases from the ligninolytic fungi Pycnoporus coccineus and Pycnoporus sanguineus suitable for white biotechnology: from gene cloning to enzyme characterization and applications</w:t>
+                <w:t xml:space="preserve">Hydrolysis of softwood by Aspergillus mannanase: role of a carbohydrate-binding module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Uzan</w:t>
+                <w:t xml:space="preserve">Tuan Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nousiainen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">- Kim Anh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04623.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 148 (4), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2010.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659462v1</w:t>
+                <w:t xml:space="preserve">hal-02661149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical advance in fungal biotechnology: development of a miniaturized culture method and an automated high-throughput screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High redox potential laccases from the ligninolytic fungi Pycnoporus coccineus and Pycnoporus sanguineus suitable for white biotechnology: from gene cloning to enzyme characterization and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nousiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Alberto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Navarro</w:t>
+                <w:t xml:space="preserve">Vanessa Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. de Vries</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Sipila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02655.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), pp.199-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04623.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659167v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of softwood by Aspergillus mannanase: role of a carbohydrate-binding module</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical advance in fungal biotechnology: development of a miniaturized culture method and an automated high-throughput screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Anh Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+                <w:t xml:space="preserve">R.P. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 148 (4), pp.163-170. </w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (2), pp.278-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2010.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02655.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661149v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring laccase-like multicopper oxidase genes from the ascomycete Trichoderma reesei: a functional, phylogenetic and evolutionary study</w:t>
               </w:r>
@@ -8640,350 +8640,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOLy: An integrated database for the classification and functional annotation of fungal oxidoreductases potentially involved in the degradation of lignin and related aromatic compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative degradation of model lipids representative for main paper pulp lipophilic extractives by the laccase-mediator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
+                <w:t xml:space="preserve">Setefilla Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Jorge Rencoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Asther</w:t>
+                <w:t xml:space="preserve">Jose C. del Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45 (5), pp.638-645. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (2), pp.211-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2008.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-008-1547-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666159v1</w:t>
+                <w:t xml:space="preserve">hal-02660582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative degradation of model lipids representative for main paper pulp lipophilic extractives by the laccase-mediator system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FOLy: An integrated database for the classification and functional annotation of fungal oxidoreductases potentially involved in the degradation of lignin and related aromatic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setefilla Molina</w:t>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Rencoret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (5), pp.638-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2008.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-008-1547-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660582v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenic rice as a novel production system for Melanocarpus and Pycnoporus laccases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,51 +9085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene overexpression and biochemical characterization of the biotechnologically relevant chlorogenic acid hydrolase from Aspergillus niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9352,90 +9352,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des champignons qui carburent: de l'étude du génome à la production industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9490,51 +9490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective importance of protein folding and glycosylation in the thermal stability of recombinant feruloyl esterase A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,51 +9637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9885,617 +9885,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and characterization of a tyrosinase gene from the white-rot fungus Pycnoporus sanguineus, and overproduction of the recombinant protein in Aspergillus niger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the connection between evolutionary and functional shifts using the fungal lipase/feruloyl esterase A family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Halaouli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-005-0109-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (92), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-6-92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665604v1</w:t>
+                <w:t xml:space="preserve">hal-02660242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the connection between evolutionary and functional shifts using the fungal lipase/feruloyl esterase A family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel M. Asther</w:t>
+                <w:t xml:space="preserve">Cloning and characterization of a tyrosinase gene from the white-rot fungus Pycnoporus sanguineus, and overproduction of the recombinant protein in Aspergillus niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Halaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Casalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (5), pp.580-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-005-0109-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-6-92⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660242v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of engineered bifunctional enzymes and their overproduction in Aspergillus niger for improved enzymatic tools to degrade agricultural by-products</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of different fungal enzymes for bleaching high-quality paper pulps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Punt</w:t>
+                <w:t xml:space="preserve">Cécile Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Belaich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel M. Asther</w:t>
+                <w:t xml:space="preserve">Teresa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (12), pp.8132-8140. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115 (4), pp.333-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.12.8132–8140.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2004.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677560v1</w:t>
+                <w:t xml:space="preserve">hal-02683293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different fungal enzymes for bleaching high-quality paper pulps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana Camarero</w:t>
+                <w:t xml:space="preserve">Construction of engineered bifunctional enzymes and their overproduction in Aspergillus niger for improved enzymatic tools to degrade agricultural by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Asther</w:t>
+                <w:t xml:space="preserve">Peter Punt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2004.09.006⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (12), pp.8132-8140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.12.8132–8140.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683293v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterization of a chlorogenic acid hydrolase from Aspergillus niger catalysing the hydrolysis of chlorogenic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Estrada Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10503,51 +10503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 115 (1), pp.47-56. </w:t>
@@ -10795,51 +10795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Scholtmeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (11), pp.6379-6384. </w:t>
@@ -10929,51 +10929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Fierobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Punt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (12), pp.6984-6991. </w:t>
@@ -11037,64 +11037,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11293,307 +11293,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overproduction of laccase by a monokaryotic strain of Pycnoporus cinnabarinus using ethanol as inducer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overproduction of the Aspergillus niger feruloyl esterase for pulp bleaching application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Herpoël-Gimbert</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Delattre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Robert</w:t>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Punt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2672.2003.01879.x⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 62 (4), pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-003-1325-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678759v1</w:t>
+                <w:t xml:space="preserve">hal-02678136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overproduction of the Aspergillus niger feruloyl esterase for pulp bleaching application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overproduction of laccase by a monokaryotic strain of Pycnoporus cinnabarinus using ethanol as inducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.J. Punt</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Herpoël-Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-003-1325-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94 (4), pp.618-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2672.2003.01879.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678136v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal biotransformation of p-coumaric acid into caffeic acid by Pycnoporus cinnabarinus: an alternative for producing a strong natural antioxidant</w:t>
               </w:r>
@@ -11698,273 +11698,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biotechnological process involving filamentous fungi to produce natural crystalline vanillin from maize bran</w:t>
+                <w:t xml:space="preserve">Isolation from a shea cake digester of a tannin-tolerant Escherichia coli strain decarboxylating penta-hydroxybenzoic and vanillic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+                <w:t xml:space="preserve">Mohamed Chamkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">J.L. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Thibault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 102-103, pp.141-153</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 44, pp.341-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672491v1</w:t>
+                <w:t xml:space="preserve">hal-02676106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation from a shea cake digester of a tannin-tolerant Escherichia coli strain decarboxylating penta-hydroxybenzoic and vanillic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biotechnological process involving filamentous fungi to produce natural crystalline vanillin from maize bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chamkha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Asther</w:t>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 44, pp.341-349</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 102-103, pp.141-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676106v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular clustering of Pycnoporus strains from various geographic origins and isolation of monokaryotic strains for laccase hyperproduction</w:t>
               </w:r>
@@ -12213,77 +12213,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the Pycnoporus cinnabarinus laccase gene in Aspergillus niger and characterisation of the recombinant enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Punt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chamkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A.M.J.J. van den Hondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13037,51 +13037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal transformation of ferulic acid from sugar beet pulp to natural vanillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stentelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13650,51 +13650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 120, pp.155-162</w:t>
@@ -13736,51 +13736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentous fungi with high cytosolic phospholipid transfer activity in the presence of exogenous phospholipid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cahagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13844,51 +13844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid composition and molecular order of phospholipids from Eurotium chevalieri in response to changes in water activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14372,90 +14372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two novel hydrogen peroxide producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14818,51 +14818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14917,77 +14917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyoxal Oxidases from Pycnoporus Cinnabarinus for Green Chemistry Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saowanee Wikee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15042,90 +15042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of fungal biodiversity for the deconstruction of lignocellulosic biomass and the implementation of new biosynthetic pathways for green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t>
@@ -15148,277 +15148,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la biodiversité fongique pour la déconstruction de la biomasse lignocellulosique et la mise en oeuvre de nouvelles voies de biosynthèses pour la chimie verte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Favel</w:t>
+                <w:t xml:space="preserve">Characterization of 2 novel H2O2 producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Cullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743316v1</w:t>
+                <w:t xml:space="preserve">hal-02741522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 2 novel H2O2 producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de la biodiversité fongique pour la déconstruction de la biomasse lignocellulosique et la mise en oeuvre de nouvelles voies de biosynthèses pour la chimie verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Favel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741522v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of plant cell wallacting esterases: the effect of ionic liquids on ferulic acid release from corn stover</w:t>
               </w:r>
@@ -15667,90 +15667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of formal and molecular genetic methods to produce laccase in filamentous fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Punt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Herpoël-Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Helsinki, Finland</w:t>
@@ -16098,51 +16098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula En-Nejmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hayany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100962" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Ezzahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rabichi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Befenzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bouzid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106540" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Baghor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Arrach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117898" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dahani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostapha Outamamat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine El Mansouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mechichi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamfeddal Kouisni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kielbasa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnima Agnihotri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15091226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Odinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto-Mignot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinou Frezouls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11020181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111392" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2023.12.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30611" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;lou Reyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01581-22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cerutti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gugole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Celeste Montemiglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Chena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02003-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Garajova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilabahen Patel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080643" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Basenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philipp Benz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Braus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Caddick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-020-00095-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18090461" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03000290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218402" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00617-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Saint-Genis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourgeois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14571" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00964-19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Faulds" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Yassine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0067-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276821v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hatton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081864" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474040v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111579" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Laurids S&#248;rensen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Teilfeldt Hansen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Arvas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Syed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28473-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bhandari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20154-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Serrano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Linde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2017.06.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Preims" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kappel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0653-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. De Vries" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar-Osorio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Amillis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1151-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carro Aramburu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03761-15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28276" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00304-16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439026v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Thieme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140398" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01202474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0274-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01070025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5698-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268757v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Macellaro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camilla Baratto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Piscitelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pezzella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Fabrizi de Biani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5491-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benghazi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Suarez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gomez-Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1440-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268950v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5891-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Arfi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02316-13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268147v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Feliu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00327-13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000933v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2850" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268162v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Estrada-Alvarado" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4355-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WS7P9ZTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Wartel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.09.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73KC7L1B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268161v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01236.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12416023-1.00008-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pardo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Ca&#241;as" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07530-11" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645271v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Punt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Visser" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.micro.112408.134009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659462v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Uzan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nousiainen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Balland" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sipila" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04623.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659167v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. de Vries" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02655.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661149v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Kim Anh To" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.05.012" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658923v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saloheimo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-11-32" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heiss-Blanquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02734.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661720v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Ravalason" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2009.04.013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SND9MPFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660582v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setefilla Molina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rencoret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C. del R&#237;o" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1547-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664734v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris de Wilde" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Zhou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Kruus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-007-9124-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV6RDG0S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00374-07" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666194v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Selinheimo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Nieidhin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Steffensen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nielsen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2CR3RP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664475v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668736v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.09.039" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659857v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Haon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W06-046" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665370v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-006-0546-8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FDH1ZWC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665604v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Halaouli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-0109-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8D3D66995E94360A58894CCBCA65BF69571C54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660242v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-92" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677560v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Punt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaich" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8132&#8211;8140.2005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683293v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sigoillot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vidal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.09.006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCW62WTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683178v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Estrada Alvarado" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.07.009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68WHB7TB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682982v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Te Biesebeke" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Biezen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heerikhuisen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franken" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-1968-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5EFDFCADF852502C5160A4C1C5FE7800DC742D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.C.R. Alves" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Scholtmeijer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6379-6384.2004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670562v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Fierobe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.6984-6991.2004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678765v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2004.05.019" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBMD0JZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680933v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigoillot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belle" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1468-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9SNKQGW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678759v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2003.01879.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678136v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Punt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1325-4" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW033GG9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estrada Alvarado" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage Meessen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676106v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676360v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cayol" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673318v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672690v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M.J.J. van den Hondel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679335v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianios Roussos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669890v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Antona" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674661v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694074v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otterbein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685413v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chereau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpoel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695656v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidor" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hartmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698818v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stentelaire" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couteau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693648v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697836v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Moukha" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dumonceaux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Archibald" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691149v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707530v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712571v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699763v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahagnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712906v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pouliquen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richard-Molard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853256v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munoz-Duarte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830267v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741522v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928510v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacio Paola A." TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760466v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estrada-Alvarado" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762204v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sigoillot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259451v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula En-Nejmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hayany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100962" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Ezzahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rabichi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Befenzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bouzid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106540" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Baghor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Arrach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117898" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dahani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostapha Outamamat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine El Mansouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mechichi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamfeddal Kouisni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akrout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Staita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Kielbasa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnima Agnihotri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15091226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04469922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Odinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto-Mignot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinou Frezouls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11020181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khmaissa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Sciara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111392" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Doan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2023.12.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Zouari-Mechichi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Ghariani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30611" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04843208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10120861" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ayed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;lou Reyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01581-22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090965" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cerutti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gugole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Celeste Montemiglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Chena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02003-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Garajova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilabahen Patel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080643" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Basenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philipp Benz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Braus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Caddick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-020-00095-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Ali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18090461" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03000290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218402" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00617-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Saint-Genis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourgeois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14571" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00964-19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276821v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hatton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081864" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Faulds" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Yassine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0067-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474040v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111579" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Laurids S&#248;rensen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Teilfeldt Hansen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Arvas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Syed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28473-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bhandari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20154-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Serrano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Linde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2017.06.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Preims" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kappel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Seiboth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0653-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. De Vries" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar-Osorio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Amillis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1151-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446831v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00304-16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carro Aramburu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferreira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03761-15" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28276" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439026v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Thieme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140398" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01202474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0274-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01070025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5698-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268757v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Macellaro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camilla Baratto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Piscitelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pezzella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Fabrizi de Biani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5491-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benghazi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Suarez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gomez-Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1440-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268950v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5891-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Arfi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02316-13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268147v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Feliu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00327-13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000933v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2850" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268162v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Estrada-Alvarado" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4355-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WS7P9ZTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Wartel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.09.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73KC7L1B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268161v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01236.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarero" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pardo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Ca&#241;as" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molina" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07530-11" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268368v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12416023-1.00008-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645271v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Punt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Visser" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.micro.112408.134009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661149v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Kim Anh To" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.05.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Uzan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nousiainen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Balland" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sipila" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04623.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659167v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. de Vries" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02655.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658923v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saloheimo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-11-32" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heiss-Blanquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02734.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661720v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Ravalason" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2009.04.013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SND9MPFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660582v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setefilla Molina" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rencoret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C. del R&#237;o" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1547-6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666159v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.01.004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDG6XWM6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664734v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris de Wilde" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Zhou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Kruus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-007-9124-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV6RDG0S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00374-07" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666194v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Selinheimo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Nieidhin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Steffensen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nielsen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2CR3RP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664475v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668736v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.09.039" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659857v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Haon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W06-046" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665370v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-006-0546-8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FDH1ZWC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660242v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-92" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665604v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Halaouli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-0109-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8D3D66995E94360A58894CCBCA65BF69571C54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sigoillot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vidal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.09.006" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCW62WTL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677560v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Punt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8132&#8211;8140.2005" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683178v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Estrada Alvarado" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.07.009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68WHB7TB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682982v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Te Biesebeke" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Biezen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heerikhuisen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franken" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-1968-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5EFDFCADF852502C5160A4C1C5FE7800DC742D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.C.R. Alves" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Scholtmeijer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6379-6384.2004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670562v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Fierobe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.6984-6991.2004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678765v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2004.05.019" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBMD0JZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680933v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigoillot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belle" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1468-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9SNKQGW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678136v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Punt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1325-4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW033GG9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678759v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2003.01879.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estrada Alvarado" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676106v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chamkha" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672491v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage Meessen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676360v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cayol" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673318v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672690v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M.J.J. van den Hondel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679335v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianios Roussos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delattre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669890v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Antona" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674661v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moukha" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694074v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otterbein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685413v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chereau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpoel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695656v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidor" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hartmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698818v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stentelaire" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couteau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693648v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697836v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Moukha" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dumonceaux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Archibald" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691149v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707530v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712571v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699763v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahagnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712906v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pouliquen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richard-Molard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456037v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115983v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853256v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munoz-Duarte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830267v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741522v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928510v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacio Paola A." TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760466v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estrada-Alvarado" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762204v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sigoillot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259451v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>