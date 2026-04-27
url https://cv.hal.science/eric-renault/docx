--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric Renault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grubbs Test Based Algorithms to Improve the Efficiency of Blockchain Oracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-El-Houda Yellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus. pp.1478-1482, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal quadratic control of queues by dynamic service rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Milocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2024-2024 IEEE Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seoul, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Plant Diseases in an Industrial Greenhouse: Development, Validation & Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Soldevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Networks, Computers and Communications (ISNCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Doha, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC58260.2023.10323932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEKA-based Real-Time Attack Detection for VANET Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Boussaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Split, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM58365.2023.10271621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of AI-Based Algorithms for Low Energy Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on Machine Learning fo Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36183-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Stateless Control-Plane for Next-Generation Telecom Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savita Sthawarmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lejkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Mediterranean Conference on Communications and Networking (MeditCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom55741.2022.9928749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning approach for smart agriculture: Application to Blight Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Tace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Elfilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherkaoui Leghris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassna Bensag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Casablanca, France. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM56065.2022.10005494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testbed for the Experimental Evaluation of Road Anomaly Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Khang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, France. pp.3358-3363, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Forest: a New Supervised Approach for a Machine-Learning-based Botnets Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Barcello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom46510.2021.9685261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Some Machine Learning Algorithms for Security Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae Elaeraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherkaoui Leghris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on Machine Learning fo Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.154-166, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Security in VANETs based on the Physical Unclonable Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2021 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC42927.2021.9500384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink Joint Detection: From theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klotsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Boviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Seoul, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSI based indoor localization using Ensemble Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLN 2019 : 2nd IFIP International Conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.367-378, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSI-MIMO: K-nearest neighbor applied to indoor localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020: IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin / Virtual, Ireland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost reduction bounds of proactive management based on request prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Milocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCS 2019: 17th International Conference on High Performance Computing &amp; Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.864-871, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDR: Noise and Dimensionality Reduction of CSI for indoor positioning using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019: IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing traces from a Google data center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2018 : 14th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1167 - 1172, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position certainty propagation: a location service for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2018 - 4th International Conference on Mobile, Secure and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.131-142, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intent-based real-time 5G cloud service provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Kwasi Mawufemor Aklamanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Randriamasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2018: IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2018.8644457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new execution model for improving performance and flexibility of CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2018 : 26th Euromicro International Conference on Parallel, Distributed and Network-based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cambridge, United Kingdom. pp.234 - 238, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP2018.2018.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of OpenMP data-sharing on CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoICT 2018: 9th International Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Da Nang, Vietnam. pp.359 - 366, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3287921.3287950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road anomaly detection using smartphone : a brief analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2018: 4th International Conference on Mobile, Secure and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.86 - 97, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis of a Google data center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2018 : 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington Dc, United States. pp.342 - 343, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid source-channel coding with bandwidth expansion for speech data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2017 : IEEE 85th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sydney, Australia. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2017.8108391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient big intermediate data placement in a collaborative cloud storage environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ikken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 19th International Conference on High Performance Computing and Communications, IEEE 15th International Conference on Smart City and IEEE 3rd International Conference on Data Science and Systems (HPCC/SmartCity/DSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangkok, Thailand. pp.514-521, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCC-SmartCity-DSS.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of E-MQS scheduler with mobility in LTE heterogeneous network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a new execution model for CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOICT 2017 : 8th international Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nha Trang City, Vietnam. pp.453 - 459, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3155133.3155199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid digital-analog source-channel coding with adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2017 : 14th IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. pp.957 - 962, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2017.7983262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of checkpoints and execution model for an implementation of OpenMP on distributed memory architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2017: 17th international symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.711 - 714, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2017.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an easy to use and high performance parallel platform on multi-cores networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2016 : 2nd International Conference on Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.197 - 207, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flooding-based solution to improve location services in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2016 : International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7511575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-MQS : a new downlink scheduler for real-time flows in LTE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC FALL 2016 : 84th Vehicular Technology Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montreal, Canada. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7880981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source-channel coding with adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Thuan Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2016 :6th International Conference on Communications and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halong Bay, Vietnam. pp.77 - 81, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCE.2016.7562616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Mobile Backhaul for Future Train to Ground Communication Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravinthan Gopalasingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Pham Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMNC 2016 - 9th IFIP International Conference Wireless and Mobile Networking.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and evaluation of the performance of CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALCOM 2016 : International Conference on Scalable Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2016, Toulouse, France. pp.620-627, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stateless Time-based Authenticated-Message Protocol for Wireless Sensor Networks (STAMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2016 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non-intrusive assessment method for VoLTE quality based on extended E-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2016: 2nd international conference on Mobile, Secure and Programmable Networking </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.122 - 136, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing servers workload in cloud datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus Gbaguidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Ezin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FICLOUD 2015 : 3rd International Conference on Future Internet of Things and Cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy. pp.657 - 661, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud.2015.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward scheduling I/O request of Mapreduce tasks based on Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ikken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2015 : First International Conference on Mobile, Secure and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.78 - 89, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25744-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the reliability and the performance of CAPE by using MPI for data exchange on network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2015 : First International Conference on Mobile, Secure and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.90 - 100, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25744-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Authentication Method for WSNs based on the Three-Card Trick Ancient Card Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 80th IEEE Vehicular Technology Conference. VTC Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Energy-Efficient Tool for Processing the Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Energy Management for Sustainable Internet-of-Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nash-stackelberg multiplicative weighted imitative CODIPAS-RL scheme for data relaying and handover management in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shoaib Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC '13 : The 10th Annual IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Las Vegas, United States. pp.587-592, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic risk-aware routing for OSPF networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vidalenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2013 : IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ghent, Belgium. pp.226 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a secure social sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2013 : International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Shanghai, China. pp.24 - 29, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2013.6732730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Failure Detection Timers for IGP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vidalenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Brooklyn, NY, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of a system for storing and visualizing data from a sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECT '12 : 4th International Conference on Electronics Computer Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Kanyakumari, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid authentication and key establishment scheme for WBAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom '12 : The 11th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom. pp.78-83, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom.2012.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic middleware for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNFI 2012 : International Conference on Networking and Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Istanbul, Turkey. pp.42 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a shared-memory model for CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOMP 2012 : 8th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.262 - 266, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30961-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of a composite-based back end system for WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2012 : 8th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.1142 - 1148, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iSensors : a middleware for dynamic sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCIT '12 : The Second International Conference on Communications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia. pp.134-138, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCITechnol.2012.6285776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Secure Email Service for The Future Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shoaib Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Networking and Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Isanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Internet in the Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies of Distributed Systems (NOTERE), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, PARIS, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuous Incremental: A New Approach Towards Extremely Lightweight Checkpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNDS 2011 : International Symposium on Computer Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetInf Mobile Node Architecture and Mobility Management based on LISP Mobile Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoaib Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, IEEE Communication Scociety, Jan 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centric in the clouds to save our future... internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking and Future Internet (ICNFI), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, PARIS, France. pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient implementation of OpenMP on distributed memory systems using CAPE with discontinuous incremental checkpointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Adopters Ph.D. Workshop 2011 : Building the Next Generation of Application Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Performance Analysis of CAPE based on Discontinuous Incremental Checkpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Pacific Rim Conference on Communications, Computers and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Performance of CAPE using Discontinuous Incremental Checkpointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC-2011 - International Conferences on High Performance Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and design of network of information mobile node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shoaib Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNFI 2011 : 1st International Conference on Networking and Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des Clouds à l'Internet du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DE NOUVELLES ARCHITECTURES POUR LES COMMUNICATIONS (DNAC), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to describe and search for virtual resource objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Houidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Medhioub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AST 2010 : 2010 International Conference on Advanced Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Miyazaki, Japan. pp.208 - 219, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17569-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted social Manhattan : modeling and performance analysis of a mobility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010 : 21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.2019 - 2023, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5671585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and semantic description of objects for the future internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous and Future Networks (ICUFN), 2010 Second International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Jeju Island, South Korea. pp.291 -296, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUFN.2010.5547187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Flooding Location Service : a Cross-Layer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebtisam Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN'10, 7th ACM International Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks, Bodrum (Turquie), Octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, X, France. pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Flooding Location Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebtisam Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technology Conference Fall (VTC 2010-Fall), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ottawa, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a social mobility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2009 : IEEE 20th Personal, Indoor and Mobile Radio Communications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.2876 - 2880, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2009.5450050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive scheme for location service in mobile ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebtisam Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoWiN 2009 : 1st International Workshop on Mobile &amp; Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seoul, South Korea. pp.522 - 531, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02617-1_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metalist model : a simple and extensible information model for the future Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE 2009 : 15th Open European Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain. pp.88 - 97, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03700-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a security model for the future network of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWUCA 2009 : International Workshop on Ubiquitous Computing &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Fukuoka, Japan. pp.432 - 437, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUT.2009.5405676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simple mutual authentication protocol for ISO/IEC 14443 smart cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUFN 2009 : 1st International Conference on Ubiquitous and Future Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hong-Kong, Hong Kong SAR China. pp.106 - 111, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUFN.2009.5174294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing OpenMP programs on distributed resources using a source-to-source transformation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Javier Botero Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCCS 2008 : 21st International Conference on Parallel and Distributed Computing and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New Orleans, United States. pp.199 - 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios and research issues for a network of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dannewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Pentikousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rembarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Stranberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBIMEDIA 2008 : 4th International Mobile Multimedia Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Oulu, Finland. pp.451 - 482, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.MOBIMEDIA2008.3980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using source-to-source transformation tools to provide distributed parallel applications from OpenMP source code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Javier Botero Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPDC 2008 : 7th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Krakow, Poland. pp.197 - 204, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2008.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple mutual authentication protocol for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENCON'07 IEEE Region 10 Int. Conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, X, France. pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RWAPI over InfiniBand: Design and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Ben Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Parallel and Distributed Computing (ISPDC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Timisoara, Hungary. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2006.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-Write performance over the Myrinet-2000 Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Ben Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Parallel and Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computers and their Applications ( ISCA ), Sep 2006, San Francisco, United States. pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Energy Saving Mechanisms for Mobile AdHoc using OLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ACM International Workshop on Performance Evaluation of Wireless Ad Hoc Sensor, and Ubiquitou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, X, France. pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent usage of grids for data parallelism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCS 2005: 18th ISCA International Conference on Parallel and Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Las-Vegas, United States. pp.241 - 246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile, Secure and Programmable Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14482, Springer Nature Switzerland, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-52426-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on Machine Learning fo Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13175, Springer International Publishing, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking: 6th international conference, MSPN 2020: Paris, France, October 28–29, 2020, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2020: International Conference on Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 12605, Springer, pp.X, 251, 2021, Lecture Notes in Computer Science (LNCS), 978-3-030-67549-3. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67550-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Networking - Third International Conference, MLN 2020, Paris, France, November 24-26, 2020, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLN 2020 : Third International Conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. 12629, Springer International Publishing, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking: 5th international conference, MSPN 2019, Mohammedia, Morocco, April 23-24, 2019, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leghris Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2019: International Conference on Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mohammedia, Morocco. 11557, Springer, 277 p., 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-22884-2. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22885-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Networking: first international conference, MLN 2018, Paris, France, November 27-29, 2018, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLN 2018: 1st international conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. 11407, Springer, 388 p., 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-19944-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19945-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stateless Paradigm for Resiliency in Beyond 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savita Starwarmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CONASENSE Symposium - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, River Publisher, pp.1-116, 2023, 9788770040020. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788770040020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Method of Optimal Cost Saving in a Data Center with Proactive Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben H Milocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Data Center Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119647485.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient intermediate data placement in federated cloud data centers storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ikken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10026, Springer International Publishing, pp.1-15, 2016, Lecture Notes in Computer Science, 978-3-319-50463-6. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart irrigation system based on IoT and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Tace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Elfilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherkaoui Leghris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassna Bensag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.1025-1036. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization aspect of accurate machine learning models for CSI-based localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (5-6), pp.345-357. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-021-00853-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New execution model for CAPE using multiple threads on multicore clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (5), pp.825-834. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4218/etrij.2020-0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Data Center Management Using Predictive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Milocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.161776-161786. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Flooding-Based Location Service in Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2389. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the upper bound of energy cost saving by proactive data center management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Milocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.1527 - 1541. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2020.2988346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02585768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position certainty propagation: a localization service for Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.Article 6. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers8010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and heuristic data workflow placement algorithms for big data computing in cloud datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ikken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.223-244. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v19i3.1365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-stamp incremental checkpointing and its application for an optimization of execution model to improve performance of CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.301 - 311. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31449/inf.v42i3.2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Non-intrusive Model for Measuring VoLTE Quality based on Wideband E-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Applied Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (8), pp.8. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/cae2016652333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WE-MQS: A new LTE Downlink Scheduling Scheme for Voice Services based on User Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142 (10), pp.28-36. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijca2016909948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting VoLTE Quality using Random Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijais2016451587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WE-MQS-VoIP Priority: An enhanced LTE Downlink Scheduler for voice services with the integration of VoIP priority mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (7), pp.560-567. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2016.070776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Channel-and QoS-Aware Scheduling Scheme for Real-time Services in LTE Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.8. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijais2016451601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of checkpointed aided parallel execution against MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiju Sathyadevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.27513 - 27524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price-Reward for Data Relaying and Handover Management in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoaib Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiHoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-254. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2248371.2248411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access control to objects and their description in the future network of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.359-374. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3745/JIPS.2010.6.3.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access Control to Objects and their Description in the Future Network of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.359 - 374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical location service with prediction in mobile ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebtisam Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.59 - 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 1470, pp.103-121, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, LNCS-12081, 2019, Machine Learning for Networking, 978-3-030-45777-8. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, secure, and programmable networking: 4th international conference, MSPN 2018, Paris, France, June 18-20, 2018, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.340, 2018, Lecture Notes in Computer Science, volume 11005, Lecture Notes in Computer Science, volume 11005, 978-3-030-03100-8. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, secure, and programmable networking : third international conference, MSPN 2017, Paris, France, June 29-30, 2017, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sailhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.237, 2017, Lecture Notes in Computer Science, volume 10566, Lecture Notes in Computer Science, volume 10566, 978-3-319-67806-1. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67807-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, secure, and programmable networking : second international conference, MSPN 2016, Paris, France, June 1-3, 2016, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10026, pp.225, 2016, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-50462-9. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, secure, and programmable networking : first international conference, MSPN 2015, Paris, France, June 15-17, 2015, selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer international publishing, 9395, pp.175, 2015, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-25743-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in digital image processing and information technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhinaharan Nagamalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murugan Dhanuskodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2011, 978-3-642-24054-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in computer science, engineering and information technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhinaharan Nagamalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murugan Dhanuskodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2011, 978-3-642-24042-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in parallel distributed computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhinaharan Nagamalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murugan Dhanuskodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2011, 978-3-642-24036-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric Renault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal quadratic control of queues by dynamic service rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Milocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2024-2024 IEEE Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seoul, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grubbs Test Based Algorithms to Improve the Efficiency of Blockchain Oracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-El-Houda Yellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus. pp.1478-1482, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Plant Diseases in an Industrial Greenhouse: Development, Validation & Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Soldevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Networks, Computers and Communications (ISNCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Doha, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC58260.2023.10323932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEKA-based Real-Time Attack Detection for VANET Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Boussaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Split, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SoftCOM58365.2023.10271621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of AI-Based Algorithms for Low Energy Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on Machine Learning fo Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36183-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Stateless Control-Plane for Next-Generation Telecom Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savita Sthawarmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lejkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Mediterranean Conference on Communications and Networking (MeditCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom55741.2022.9928749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning approach for smart agriculture: Application to Blight Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Tace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Elfilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherkaoui Leghris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassna Bensag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Casablanca, France. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM56065.2022.10005494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testbed for the Experimental Evaluation of Road Anomaly Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Khang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, France. pp.3358-3363, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Forest: a New Supervised Approach for a Machine-Learning-based Botnets Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Barcello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom46510.2021.9685261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Some Machine Learning Algorithms for Security Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae Elaeraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherkaoui Leghris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on Machine Learning fo Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.154-166, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Security in VANETs based on the Physical Unclonable Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2021 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC42927.2021.9500384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSI based indoor localization using Ensemble Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLN 2019 : 2nd IFIP International Conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.367-378, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSI-MIMO: K-nearest neighbor applied to indoor localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020: IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin / Virtual, Ireland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink Joint Detection: From theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klotsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Boviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Seoul, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost reduction bounds of proactive management based on request prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Milocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCS 2019: 17th International Conference on High Performance Computing &amp; Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.864-871, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDR: Noise and Dimensionality Reduction of CSI for indoor positioning using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019: IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intent-based real-time 5G cloud service provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Kwasi Mawufemor Aklamanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Randriamasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2018: IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2018.8644457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new execution model for improving performance and flexibility of CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2018 : 26th Euromicro International Conference on Parallel, Distributed and Network-based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cambridge, United Kingdom. pp.234 - 238, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP2018.2018.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of OpenMP data-sharing on CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoICT 2018: 9th International Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Da Nang, Vietnam. pp.359 - 366, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3287921.3287950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road anomaly detection using smartphone : a brief analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2018: 4th International Conference on Mobile, Secure and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.86 - 97, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis of a Google data center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2018 : 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington Dc, United States. pp.342 - 343, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position certainty propagation: a location service for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2018 - 4th International Conference on Mobile, Secure and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.131-142, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing traces from a Google data center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2018 : 14th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1167 - 1172, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid source-channel coding with bandwidth expansion for speech data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2017 : IEEE 85th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sydney, Australia. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2017.8108391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient big intermediate data placement in a collaborative cloud storage environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ikken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 19th International Conference on High Performance Computing and Communications, IEEE 15th International Conference on Smart City and IEEE 3rd International Conference on Data Science and Systems (HPCC/SmartCity/DSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangkok, Thailand. pp.514-521, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCC-SmartCity-DSS.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of E-MQS scheduler with mobility in LTE heterogeneous network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a new execution model for CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOICT 2017 : 8th international Symposium on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nha Trang City, Vietnam. pp.453 - 459, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3155133.3155199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid digital-analog source-channel coding with adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2017 : 14th IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. pp.957 - 962, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2017.7983262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of checkpoints and execution model for an implementation of OpenMP on distributed memory architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2017: 17th international symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.711 - 714, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2017.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an easy to use and high performance parallel platform on multi-cores networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2016 : 2nd International Conference on Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.197 - 207, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-MQS : a new downlink scheduler for real-time flows in LTE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC FALL 2016 : 84th Vehicular Technology Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montreal, Canada. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7880981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source-channel coding with adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Thuan Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2016 :6th International Conference on Communications and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halong Bay, Vietnam. pp.77 - 81, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCE.2016.7562616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flooding-based solution to improve location services in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2016 : International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7511575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Mobile Backhaul for Future Train to Ground Communication Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravinthan Gopalasingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Pham Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Shue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMNC 2016 - 9th IFIP International Conference Wireless and Mobile Networking.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stateless Time-based Authenticated-Message Protocol for Wireless Sensor Networks (STAMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2016 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non-intrusive assessment method for VoLTE quality based on extended E-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2016: 2nd international conference on Mobile, Secure and Programmable Networking </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.122 - 136, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and evaluation of the performance of CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCALCOM 2016 : International Conference on Scalable Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2016, Toulouse, France. pp.620-627, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing servers workload in cloud datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréjus Gbaguidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Ezin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FICLOUD 2015 : 3rd International Conference on Future Internet of Things and Cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy. pp.657 - 661, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud.2015.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward scheduling I/O request of Mapreduce tasks based on Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ikken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2015 : First International Conference on Mobile, Secure and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.78 - 89, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25744-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the reliability and the performance of CAPE by using MPI for data exchange on network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2015 : First International Conference on Mobile, Secure and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.90 - 100, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25744-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Authentication Method for WSNs based on the Three-Card Trick Ancient Card Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 80th IEEE Vehicular Technology Conference. VTC Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Energy-Efficient Tool for Processing the Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Energy Management for Sustainable Internet-of-Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic risk-aware routing for OSPF networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vidalenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2013 : IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ghent, Belgium. pp.226 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a secure social sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2013 : International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Shanghai, China. pp.24 - 29, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2013.6732730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nash-stackelberg multiplicative weighted imitative CODIPAS-RL scheme for data relaying and handover management in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shoaib Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC '13 : The 10th Annual IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Las Vegas, United States. pp.587-592, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Failure Detection Timers for IGP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vidalenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Brooklyn, NY, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid authentication and key establishment scheme for WBAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom '12 : The 11th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom. pp.78-83, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom.2012.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic middleware for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNFI 2012 : International Conference on Networking and Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Istanbul, Turkey. pp.42 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a shared-memory model for CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOMP 2012 : 8th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.262 - 266, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30961-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of a composite-based back end system for WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2012 : 8th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.1142 - 1148, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Secure Email Service for The Future Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shoaib Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Networking and Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Isanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iSensors : a middleware for dynamic sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCIT '12 : The Second International Conference on Communications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia. pp.134-138, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCITechnol.2012.6285776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of a system for storing and visualizing data from a sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECT '12 : 4th International Conference on Electronics Computer Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Kanyakumari, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetInf Mobile Node Architecture and Mobility Management based on LISP Mobile Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoaib Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, IEEE Communication Scociety, Jan 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centric in the clouds to save our future... internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking and Future Internet (ICNFI), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, PARIS, France. pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient implementation of OpenMP on distributed memory systems using CAPE with discontinuous incremental checkpointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Adopters Ph.D. Workshop 2011 : Building the Next Generation of Application Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Performance of CAPE using Discontinuous Incremental Checkpointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC-2011 - International Conferences on High Performance Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Performance Analysis of CAPE based on Discontinuous Incremental Checkpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Pacific Rim Conference on Communications, Computers and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and design of network of information mobile node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shoaib Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNFI 2011 : 1st International Conference on Networking and Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuous Incremental: A New Approach Towards Extremely Lightweight Checkpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNDS 2011 : International Symposium on Computer Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Internet in the Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies of Distributed Systems (NOTERE), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, PARIS, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Flooding Location Service : a Cross-Layer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebtisam Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN'10, 7th ACM International Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks, Bodrum (Turquie), Octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, X, France. pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and semantic description of objects for the future internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous and Future Networks (ICUFN), 2010 Second International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Jeju Island, South Korea. pp.291 -296, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUFN.2010.5547187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Flooding Location Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebtisam Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technology Conference Fall (VTC 2010-Fall), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ottawa, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted social Manhattan : modeling and performance analysis of a mobility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010 : 21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.2019 - 2023, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5671585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to describe and search for virtual resource objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Houidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Medhioub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AST 2010 : 2010 International Conference on Advanced Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Miyazaki, Japan. pp.208 - 219, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17569-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des Clouds à l'Internet du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DE NOUVELLES ARCHITECTURES POUR LES COMMUNICATIONS (DNAC), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metalist model : a simple and extensible information model for the future Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE 2009 : 15th Open European Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain. pp.88 - 97, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03700-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive scheme for location service in mobile ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebtisam Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoWiN 2009 : 1st International Workshop on Mobile &amp; Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seoul, South Korea. pp.522 - 531, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02617-1_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a security model for the future network of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWUCA 2009 : International Workshop on Ubiquitous Computing &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Fukuoka, Japan. pp.432 - 437, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUT.2009.5405676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simple mutual authentication protocol for ISO/IEC 14443 smart cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUFN 2009 : 1st International Conference on Ubiquitous and Future Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hong-Kong, Hong Kong SAR China. pp.106 - 111, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUFN.2009.5174294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a social mobility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2009 : IEEE 20th Personal, Indoor and Mobile Radio Communications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.2876 - 2880, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2009.5450050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios and research issues for a network of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dannewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Pentikousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rembarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Stranberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBIMEDIA 2008 : 4th International Mobile Multimedia Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Oulu, Finland. pp.451 - 482, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.MOBIMEDIA2008.3980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using source-to-source transformation tools to provide distributed parallel applications from OpenMP source code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Javier Botero Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPDC 2008 : 7th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Krakow, Poland. pp.197 - 204, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2008.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing OpenMP programs on distributed resources using a source-to-source transformation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Javier Botero Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCCS 2008 : 21st International Conference on Parallel and Distributed Computing and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New Orleans, United States. pp.199 - 204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple mutual authentication protocol for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENCON'07 IEEE Region 10 Int. Conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, X, France. pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RWAPI over InfiniBand: Design and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Ben Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Parallel and Distributed Computing (ISPDC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Timisoara, Hungary. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2006.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-Write performance over the Myrinet-2000 Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Ben Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Parallel and Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computers and their Applications ( ISCA ), Sep 2006, San Francisco, United States. pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Energy Saving Mechanisms for Mobile AdHoc using OLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ACM International Workshop on Performance Evaluation of Wireless Ad Hoc Sensor, and Ubiquitou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, X, France. pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent usage of grids for data parallelism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCS 2005: 18th ISCA International Conference on Parallel and Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Las-Vegas, United States. pp.241 - 246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile, Secure and Programmable Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14482, Springer Nature Switzerland, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-52426-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on Machine Learning fo Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13175, Springer International Publishing, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking: 6th international conference, MSPN 2020: Paris, France, October 28–29, 2020, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2020: International Conference on Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 12605, Springer, pp.X, 251, 2021, Lecture Notes in Computer Science (LNCS), 978-3-030-67549-3. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67550-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Networking - Third International Conference, MLN 2020, Paris, France, November 24-26, 2020, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLN 2020 : Third International Conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. 12629, Springer International Publishing, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking: 5th international conference, MSPN 2019, Mohammedia, Morocco, April 23-24, 2019, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leghris Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSPN 2019: International Conference on Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mohammedia, Morocco. 11557, Springer, 277 p., 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-22884-2. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22885-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Networking: first international conference, MLN 2018, Paris, France, November 27-29, 2018, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLN 2018: 1st international conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. 11407, Springer, 388 p., 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-19944-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19945-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stateless Paradigm for Resiliency in Beyond 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savita Starwarmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CONASENSE Symposium - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, River Publisher, pp.1-116, 2023, 9788770040020. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788770040020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Method of Optimal Cost Saving in a Data Center with Proactive Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben H Milocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Data Center Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119647485.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient intermediate data placement in federated cloud data centers storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ikken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10026, Springer International Publishing, pp.1-15, 2016, Lecture Notes in Computer Science, 978-3-319-50463-6. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart irrigation system based on IoT and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Tace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Elfilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherkaoui Leghris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassna Bensag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.1025-1036. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New execution model for CAPE using multiple threads on multicore clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (5), pp.825-834. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4218/etrij.2020-0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization aspect of accurate machine learning models for CSI-based localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (5-6), pp.345-357. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-021-00853-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Data Center Management Using Predictive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Milocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.161776-161786. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Flooding-Based Location Service in Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2389. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the upper bound of energy cost saving by proactive data center management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Milocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.1527 - 1541. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2020.2988346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02585768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position certainty propagation: a localization service for Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sobehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.Article 6. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers8010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and heuristic data workflow placement algorithms for big data computing in cloud datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ikken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.223-244. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v19i3.1365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-stamp incremental checkpointing and its application for an optimization of execution model to improve performance of CAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.301 - 311. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31449/inf.v42i3.2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Non-intrusive Model for Measuring VoLTE Quality based on Wideband E-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Applied Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (8), pp.8. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/cae2016652333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WE-MQS: A new LTE Downlink Scheduling Scheme for Voice Services based on User Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142 (10), pp.28-36. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijca2016909948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting VoLTE Quality using Random Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijais2016451587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Channel-and QoS-Aware Scheduling Scheme for Real-time Services in LTE Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.8. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijais2016451601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WE-MQS-VoIP Priority: An enhanced LTE Downlink Scheduler for voice services with the integration of VoIP priority mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (7), pp.560-567. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2016.070776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of checkpointed aided parallel execution against MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiju Sathyadevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hai Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.27513 - 27524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price-Reward for Data Relaying and Handover Management in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoaib Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiHoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-254. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2248371.2248411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access control to objects and their description in the future network of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.359-374. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3745/JIPS.2010.6.3.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access Control to Objects and their Description in the Future Network of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.359 - 374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical location service with prediction in mobile ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebtisam Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.59 - 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 1470, pp.103-121, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, LNCS-12081, 2019, Machine Learning for Networking, 978-3-030-45777-8. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, secure, and programmable networking: 4th international conference, MSPN 2018, Paris, France, June 18-20, 2018, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.340, 2018, Lecture Notes in Computer Science, volume 11005, Lecture Notes in Computer Science, volume 11005, 978-3-030-03100-8. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, secure, and programmable networking : third international conference, MSPN 2017, Paris, France, June 29-30, 2017, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sailhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.237, 2017, Lecture Notes in Computer Science, volume 10566, Lecture Notes in Computer Science, volume 10566, 978-3-319-67806-1. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67807-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, secure, and programmable networking : second international conference, MSPN 2016, Paris, France, June 1-3, 2016, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10026, pp.225, 2016, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-50462-9. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile, secure, and programmable networking : first international conference, MSPN 2015, Paris, France, June 15-17, 2015, selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Boumerdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouzefrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer international publishing, 9395, pp.175, 2015, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-25743-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in parallel distributed computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhinaharan Nagamalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murugan Dhanuskodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2011, 978-3-642-24036-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in computer science, engineering and information technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhinaharan Nagamalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murugan Dhanuskodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2011, 978-3-642-24042-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in digital image processing and information technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhinaharan Nagamalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murugan Dhanuskodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2011, 978-3-642-24054-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Yellas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Renault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Boumerdassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592444" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04675434v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Milocco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575577" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakhdari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Soldevila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Rezgui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC58260.2023.10323932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chaouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Boussaha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM58365.2023.10271621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36183-8_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Sthawarmath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom55741.2022.9928749" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Tace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Elfilali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Leghris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Bensag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM56065.2022.10005494" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khang Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maudoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barcello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom46510.2021.9685261" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Elaeraj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dridi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klotsche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roullet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Boviz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sobehy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188199" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450304" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Kwasi Mawufemor Aklamanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Randriamasy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Latif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hebbar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2018.8644457" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Tran Van" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huyen Do" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hai Ha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP2018.2018.00039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Tran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287921.3287950" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khang Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2017.8108391" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ikken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Barkat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2017.67" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Huy Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996487" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3155133.3155199" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2017.7983262" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_16" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511575" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493173v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7880981" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Thuan Do" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2016.7562616" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravinthan Gopalasingham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Pham Van" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564905" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;jus Gbaguidi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Ezin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2015.120" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269602v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25744-0_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25744-0_8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966069" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shoaib Saleem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488503" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vidalenc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciavaglia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Drira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2013.6732730" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2012.31" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30961-8_22" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299328v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314367" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726841v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITechnol.2012.6285776" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Costantini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629018v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Saleem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125948v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125949v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houidi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Medhioub" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17569-5_22" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S6ML2L9R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Harfouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671585" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUFN.2010.5547187" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125823v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebtisam Amar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125950v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447551v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2009.5450050" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447548v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02617-1_53" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T5T2R5TS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447549v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9_10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BJ12ML5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUT.2009.5405676" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447380v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUFN.2009.5174294" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ancelin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Javier Botero Gomez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ronald Jimenez Freitez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dannewitz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Pentikousis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rembarz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Stranberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.MOBIMEDIA2008.3980" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447557v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2008.65" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125493v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ben Fredj" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2006.41" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696178v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghanem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343942v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Millot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parrot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497433v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52426-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98978-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67550-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480893v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445391v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leghris Cherkaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22885-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19945-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497430v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Starwarmath" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770040020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H Milocco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119647485.ch5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390488v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497075v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497040v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00853-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2020-0201" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020940" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551318v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082389" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.2988346" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178389v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers8010006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v19i3.1365" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v42i3.2244" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356190v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Huy Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/cae2016652333" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319434v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016909948" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354061v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijais2016451587" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.070776" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360864v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijais2016451601" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452289v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Rani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiju Sathyadevan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718868v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248371.2248411" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537618v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3745/JIPS.2010.6.3.359" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00626732v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503396v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551472v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997506v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67807-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452777v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863288v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhinaharan Nagamalai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugan Dhanuskodi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863272v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863290v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04675434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Milocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Boumerdassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575577" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Yellas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592444" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakhdari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Soldevila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Rezgui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC58260.2023.10323932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chaouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Boussaha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM58365.2023.10271621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36183-8_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Sthawarmath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom55741.2022.9928749" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Tace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Elfilali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Leghris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Bensag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM56065.2022.10005494" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khang Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maudoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barcello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom46510.2021.9685261" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Elaeraj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sobehy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_25" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dridi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klotsche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roullet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Boviz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120575" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188199" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Kwasi Mawufemor Aklamanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Randriamasy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Latif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hebbar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2018.8644457" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Tran Van" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huyen Do" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hai Ha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP2018.2018.00039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287921.3287950" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khang Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khoufi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450304" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2017.8108391" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ikken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Barkat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2017.67" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Huy Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996487" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3155133.3155199" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2017.7983262" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_16" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7880981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Thuan Do" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2016.7562616" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511575" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravinthan Gopalasingham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Pham Van" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564905" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;jus Gbaguidi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Ezin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2015.120" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269602v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25744-0_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25744-0_8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966069" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vidalenc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciavaglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Drira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2013.6732730" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812698v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shoaib Saleem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488503" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2012.31" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300847v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300124v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30961-8_22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299328v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314367" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726841v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITechnol.2012.6285776" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Saleem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125948v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Costantini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebtisam Amar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Medhioub" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUFN.2010.5547187" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Harfouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671585" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308156v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houidi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17569-5_22" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S6ML2L9R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125949v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447549v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BJ12ML5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02617-1_53" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T5T2R5TS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447552v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUT.2009.5405676" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUFN.2009.5174294" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447551v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2009.5450050" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dannewitz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Pentikousis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rembarz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Stranberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.MOBIMEDIA2008.3980" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ancelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ronald Jimenez Freitez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Javier Botero Gomez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2008.65" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447581v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125493v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ben Fredj" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2006.41" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696178v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ghanem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343942v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Millot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parrot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497433v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52426-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98978-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67550-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480893v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445391v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leghris Cherkaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22885-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19945-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497430v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Starwarmath" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770040020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H Milocco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119647485.ch5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390488v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497075v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497100v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2020-0201" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04497040v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00853-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020940" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551318v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082389" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.2988346" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178389v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers8010006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v19i3.1365" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v42i3.2244" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356190v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Huy Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/cae2016652333" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319434v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016909948" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354061v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijais2016451587" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360864v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijais2016451601" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350724v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.070776" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452289v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Rani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiju Sathyadevan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718868v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248371.2248411" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537618v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3745/JIPS.2010.6.3.359" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00626732v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503396v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551472v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997506v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67807-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452777v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863290v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhinaharan Nagamalai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugan Dhanuskodi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863272v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863288v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>