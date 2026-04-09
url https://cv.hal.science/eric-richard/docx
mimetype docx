--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Richard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of Unit (Clinical Biology) & Senior Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5890-8658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169384667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Chef de Service – Biologie Clinique / Chef d’Unité Inflammation & Immunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Santé / Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2012 à 2018 : Chef de Service – Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2009 à 2012 : Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe (Santé Animale)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2006 à 2009 : Résidence en Médecine du Sport Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRALE ENvA (Centre d’Imagerie et de Recherche sur les Affections Locomotrices Équines)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2005 à 2006 : Internat de Perfectionnement en Sciences Appliquées Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal (Faculté de Médecine Vétérinaire, Clinique Équine)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Chercheur Senior (PI) au sein de l’UR 7450 BIOTARGEN (Université de Caen Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision (codirection) de Thèses de Doctorat (PhD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Clovis WOUTERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Dominique VOTION / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : Marie ORARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Magali DEMOOR / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Nadia DOUBLI-BOUNOUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Guillaume FORTIER / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Simon PERRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Bruno SESBOÜÉ / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 : Marianne DEPECKER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Anne COUROUCÉ / Eric RICHARD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein d’unité de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Participation au Conseil de Direction & Conseil de Laboratoire (BTG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et fonctions électives :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2023 : Président WEVA (World Equine Veterinary Association)De 2020 à 2022 : Membre fondateur & Secrétaire EqAG (Equine Asthma Group)De 2019 à 2022 : Jr Vice-President WEVA (World Equine Veterinary Association)De 2018 à 2019 : Secrétaire WEVA (World Equine Veterinary Association)De 2018 à 2019 : Président VCRS (Veterinary Comparative Respiratory Society)Depuis 2018 : Trésorier AVEF (Association Vétérinaire Équine Française)De 2015 à 2017 : Président du Conseil Scientifique & Pédagogique AVEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Organisation de congrès internationaux (Havemeyer Workshop etc.)Reviewing d’articles scientifiques & de projets de rechercheParticipation à des Jurys de thèse (DMV & PhD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : ECEIM Associate Member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (European College of Equine Internal Medicine)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 : Habilitation à Diriger des Recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 : Diplôme Universitaire – Expérimentation Animale Appliquée à la Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 : Doctorat en Sciences Vétérinaires (PhD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 : DEA en Sciences Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 : Internat – Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Montréal, Canada)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 : Doctorat en Médecine Vétérinaire (DVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of silver sulfadiazine-coated catheters in preventing thrombophlebitis in hospitalized foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vanderstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jvimsj/aalaf019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.126. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-025-00494-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection, airways inflammation and diagnosis of moderate to severe asthma in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Molecular Profiles Underpin Mild-To-Moderate Equine Asthma Cytological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Karagianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (22), pp.1926. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells13221926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myopathie atypique : prévenir plutôt que (tenter de) guérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray molecular mapping of horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.477-484. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.16951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of blood parameters in two genetically different groups of horses for functional longevity in show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2024.1455790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of fungi in the airways of horses according to the sample site: a methodological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.345-355. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11259-023-10213-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological diagnosis of exercise‐induced pulmonary haemorrhage: Comparison of tracheal wash and bronchoalveolar lavage in standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vetr.3826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics Profiling Reveals Exercise Intensity-Dependent Alterations in Thoroughbred Racehorses’ Plasma after Routine Conditioning Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (50), pp.48557-48571. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c08583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Signatures Discriminate Horses with Clinical Signs of Atypical Myopathy from Healthy Co-grazing Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (10), pp.4681-4692. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Asthma: Current Understanding and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Leguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.450. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles respiratoires - Gestion de l'environnement et prévention de l'asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (206)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Pulmonary Cytokine Profiles Are Linked to Bronchoalveolar Lavage Fluid Cytology of Horses With Mild Airway Neutrophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Equine Asthma: Current Understanding and Future Directions, 7, pp.226. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies métaboliques - Point sur les outils diagnostiques et pronostiques de la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (201)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendez-vous des spécialistes en médecine interne équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigen array for serological diagnosis and novel allergen identification in severe equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel J White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.15170. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-51820-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchoalveolar lavage fluid from both lungs in horses: Diagnostic reliability of cytology from pooled samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 244, pp.28-33. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a comprehensive protein microarray for immunoglobulin E profiling in horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore‐colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.2327-2335. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.15564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies du cheval au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential new sources of hypoglycin A poisoning for equids kept at pasture in spring: a field pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184 (24), pp.740-740. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.104424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hay steaming on clinical signs and airway immune response in severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.345. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1636-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine asthma: Integrative biologic relevance of a recently proposed nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Léguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.2088-2098. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.15302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitines profile best predicts survival in horses with atypical myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.e0182761. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus 2 et 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémorragie pulmonaire induite par l’exercice : déclaration de consensus de l’ACVIM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory Airway Disease of Horses-Revised Consensus Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Léguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2), pp.503-515. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.13824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bronchoalveolar lavage volume on cytological profiles and subsequent diagnosis of inflammatory airway disease in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.193-195. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur l’asthme équin modéré (maladie inflammatoire des petites voies respiratoires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus de l’ACVIM en médecine respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple molecular detection of respiratory viruses and associated signs of airway inflammation in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0657-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi chez le poulain : une mise à jour cartésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of Growth and Osteoarticular Status in Foals Born to Between-Breed Embryo Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.24-38. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory Airway Disease Congress: One syndrome, multiple pathways: A Dorothy Russell Havemeyer Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eve.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression microarray as a tool to identify differentially expressed genes in horses suffering from inflammatory airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ramery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pirottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinical Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.37-46. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/vcp.12216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two cytological methods for detecting pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gennevieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (12), pp.305. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire et herpesvirus équin -5: investigations cliniques, moléculaires et possibilités thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine Concentrations in Bronchoalveolar Lavage Fluid from Horses with Neutrophilic Inflammatory Airway Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1838-1844. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of airway neutrophils following dexamethasone administration and equid herpesvirus-2 challenge in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.181-183. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchoalveolar lavage fluid in Standardbred racehorses: Influence of unilateral/bilateral profiles and cut-off values on lower airway disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonies interstitielles nodulaires : actualités pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of nicoletella semolina from equine tracheal washes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (7), pp.561-564. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental model of equine alveolar macrophage stimulation with TLR ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pirottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 155 (1-2), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi: éléments de diagnostic, traitement et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum concentration of surfactant protein D in horses with lower airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (3), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2011.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreak of Equine Herpesvirus Myeloencephalopathy in France: a Clinical and Molecular Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (3), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2011.01263.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de liquide synovial et leur interprétation lors d'arthrite septique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Demoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (171), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: Évaluation microbiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: prélèvement, conservation et acheminement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Capucine Dupuis-Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (169), pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subclinical diseases underlying poor performance in endurance horses: diagnostic methods and predictive tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ramery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169 (6), pp.154 - U57. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.d4142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin académique des vétérinaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation microbiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation cytologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la respiration musculaire par respirométrie à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bilans sanguins chez le cheval athlète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory findings in respiratory fluids of the poorly-performing horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Van Erck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines de la phase aiguë: utilisation raisonnée des marqueurs de l'inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-clinical diseases affecting performance in Standardbred trotters : Diagnostic methods and predictive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capucine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 184 (3), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine : du cycle de vie à la prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Theileria equi and Babesia caballi in the bone marrow of asymptomatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Scrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170 (1-2), pp.182-184. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine: de l'étude du cycle parasitaire à la définition des méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome d'inflammation trachéale chez le Trotteur Français : évaluation clinique et bactériologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Capucine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (162), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of subclinical inflammatory airway disease on equine respiratory function evaluated by impulse oscillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/042516409X366121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of subclinical inflammatory airway disease on equine respiratory function evaluated by impulse oscillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/042516409X366121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses In Respiratory Liquids Of Horses: Putative Implication In Airway Inflammation And Association With Cytological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses in respiratory liquids of horses: Putative implication in airway inflammation and association with cytological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconventional radiographic projections in the equine orthopaedic examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (10), pp.551-559. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/095777307X246283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garantir la longévité sportive : la piste de la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Billerey Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small extracellular vesicles as biomarkers candidates for moderate asthma of horses: A proteomic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veterinary Comparative Respiratory Society, Sep 2025, Magog, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory infectious risk factors of poor performance in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Vuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM (Annual congress of the european college of equine internal medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Equine Internal Medicine, Nov 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamism of Calves' Microbiomes: Stability, Resilience, and Patterns in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Hygoneq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de l'étiologie ? Infectieux ou non infectieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles et ateliers AVEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des pneumonies à Rhodococcus equi : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy horse meet'up 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monie-Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine – Chirurgie : Le meilleur de l’actu biblio 2024 synthétisée, analysée & commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mespouhès-Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protocol to detect early selection criteria for jumping longevity: first results on blood parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th annual meeting ot eh European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomarqueurs en équine en médecine respiratoire : les actuels, les bons, ceux du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamism of calves’ respiratory and gut microbiome axis: stability, resilience, and individual patterns through health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analytical approach for isolation, characterization and profiling of exosomes in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veterinary Comparative Respiratory Society, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre éléments fongiques et asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airways and gut microbiome disturbance and resilience dynamics during polymicrobial bovine respiratory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of high-intensity exercise during training using an untargeted metabolomics approach in thoroughbred flat racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European College of Veterinary Sports Medicine and Rehabilitation (ECVSMR) Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Veterinary Sports Medicine and Rehabilitation (ECVSMR), Jul 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and management of risk-factors for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIV Congreso annual AMMVEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMMVEE, Feb 2023, Oaxaca, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du lavage trachéal et du lavage broncho-alvéolaire pour le diagnostic cytologique de l’hémorragie pulmonaire induite par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sportive et quotidienne des chevaux avec problèmes respiratoires (HPIE, asthme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horse meet'up 20233</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Longines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectious risk-factors of Equine Asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American College of Veterinary Internal Medicine, Jun 2023, Philadephie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection d’éléments fongiques et le diagnostic d’asthme équin modéré selon le site de prélèvement et la méthode d’identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sampling sites and diagnostic methods for fungal detection in the equine respiratory tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: How to interpret laboratory analyses of airway samples : Part 1. Cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des sites de prélèvement et méthodes diagnostiques pour la détection d'éléments fongiques dans les voies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sample respiratory fluids & interpret laboratory analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th AMMVEE Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de métabolites sanguins discriminant les survivants et non-survivants de la myopathie atypique des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Tullio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic and other biomarkers of equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic investigation of exercise-induced response to moderate and high intensities training sessions in Thoroughbred flat racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARAH-Day 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Systemic biomarkers of equine asthma – an upward perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Respiratory pathophysiology of the athletic horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: How to interpret laboratory analyses of airway samples : Part 2 Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet lab: How to sample equine airways guttural pouches, tracheal wash, bronchoalveolar lavage (left & right lung with or without a gastroscope)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy to natural rubber latex in severe equine asthma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Hybrid Congress (EAACI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Krakow, Poland. pp.764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray analysis and mathematical modelling in equine asthma diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Immunology Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des profils quantitatifs en MCPA-carnitine et acylcarnitines chez des chevaux atteints de myopathie atypique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological diagnosis of severe equine asthma: protein microarrays and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Immunology Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections in lower (inflammatory) airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we standardize immunologic laboratory testing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havemeyer Workshop on Equine Asthma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Custer (SD), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current (& next-generation) biomarkers for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is really best for the stable environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make sense of laboratory analyses in respiratory cases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la NF ... et la qualité préanalytique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics studies focusing on prognosis and resistance factors leading to the identification of new potential biomarkers in equine atypical myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FARAH Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment confirmer le diagnostic de myopathie atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines JSIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myopathie atypique: le top 10 des dernières nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Farinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic methods for EIPH: Field vs. Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sample respiratory fluids in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac variables of eventing horses at rest and after cross-country in international competitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Guillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lorne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre pour mieux prévenir la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESPE, Nov 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of severe equine asthma via protein microarray immunoglobulin E profiling and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory pathophysiology of the (athletic) horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La purification du foin a-t-elle une influence sur les signes cliniques et la réponse immune des chevaux atteints d’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment as risk-factor for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la toxicité printanière et influence des conditions météorologiques sur les risques de myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory virus role in airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque d’asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement : facteur de risque d’inflammation respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Equirencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel prélèvement respiratoire – quelle(s) analyse(s) & quoi en attendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les travaux de recherche sur la myopathie atypique et leurs impacts sur la filière : quoi de neuf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baise E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils cytologiques de liquide de lavage bronchoalvéolaire chez les chevaux : étude rétrospective (2013-2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological profiles of equine bronchoalveolar lavage fluid: a retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multiple protein extract microarray for profiling allergen-specific immunoglobin E in horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are respiratory virus detection and/or quantification associated with clinical signs of airway inflammation in racehorses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils cytologiques de lavages bronchoalvéolaires issus des deux poumons et leur mélange chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection/quantification des virus respiratoires et les signes cliniques d’asthme modéré chez des chevaux à l’entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’eau en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gavart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vétérinaire Normande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytology of bilateral bronchoalveolar lavage fluids: comparaison of pooled and individual samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European College of Equine Internal Medicine Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Helsinski, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivra ou ne vivra pas ? Comment définir le pronostic de survie des cas de myopathie atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between virus detection/quantification and clinical signs of airway inflammation in horses at training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs et troubles responsables de contre-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque CCBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de diagnostic et de pronostic de la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des CK/GOT : Nouveaux marqueurs pour la remise au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée Européenne AVEF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine profiles in bronchoalveolar lavage fluid from horses with unilateral IAD-consistent cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERViP (Virus respiratoires et contre- performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA et fondation HIPPOLIA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do BALF cytokine profiles vary depending on the sampled lung in horses with unilateral IAD-consistent cytology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of training and racing on bronchoalveolar lavage cytology in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal follow-up of bronchoalveolar lavage cytology in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field investigation of poor performance in Thoroughbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck Werstergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’interprétation d’un examen hématologique en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between bronchoalveolar lavage fluid cytology and performance in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bronchoalveolar lavage volume on cytological results and subsequent IAD diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is IAD related to other upper/lower airway disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de mélange chez les ruminants : Une nouvelle approche dans le diagnostic des facteurs de risque en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reisdorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Defontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on equine gammaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, chips and other kits: What's new in terms of diagnostics in the lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological investigation of the respiratory fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, puces et autres kits : Quoi de neuf coté diagnostic au labo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Académie Vétérinaire de France. « Pathologie comparée des herpèsviroses. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of respiratory fluids: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Geneva Congress on Equine Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment investiguer la contre-performance d'origine médicale : De la clinique au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galopeurs : prévenir les blessures grâce à la métabolomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wiebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucin Dynamics in the Respiratory Tract of Poly-Infected Dairy Calves: Histological Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaelle Derolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars-Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Mucus Network meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung-gut axis during polymicrobial respiratory infections in calves holobionts: the impact of microbiota dynamics on disease outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, 75èmes Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal field study reveals routine blood biochemical markers inadequate to indicate musculoskeletal injury risk in jump racing Thoroughbreds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Scientific Meeting of ECVSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between airway endoscopy and guttural pouch cytology of 173 horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Debonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection in the airways and equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.86 (n°137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of small extracellular vesicles isolation strategies in equine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale Normandie de Biologie Intégrative, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air and surface samples to better assess the presence of Rhodococcus equi in the foal's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Manifacier-Lauks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.112 (n°186)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood analysis parameters genetically associated with longevity of jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world equine veterinary association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world equine veterinary association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between cytologic and microbial respiratory profiles and performance in french trotters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of fungi detection in the respiratory tract of racehorses according to the sampling site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise C Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Martina Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology (ICEEP11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden. , 18 (Supp 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of fungi detection in the respiratory tract of racehorses according to the sampling site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise C Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. M Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European College of Equine Internal Medicine Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online edition, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytology of bilateral bronchoalveolar lavage fluids: diagnostic reliability of pooled samples for exploring both lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux - 3ème Édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Vétérinaire Équine Française. 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an HPTLC method for determination of hypoglycin A in aqueous extracts of seedlings and samaras of Acer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport en vue de l'obtention du diplôme d'habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université de Caen Normandie, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04652733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId478"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Richard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of Unit (Clinical Biology) & Senior Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5890-8658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169384667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Chef de Service – Biologie Clinique / Chef d’Unité Inflammation & Immunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Santé / Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2012 à 2018 : Chef de Service – Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2009 à 2012 : Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe (Santé Animale)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2006 à 2009 : Résidence en Médecine du Sport Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRALE ENvA (Centre d’Imagerie et de Recherche sur les Affections Locomotrices Équines)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2005 à 2006 : Internat de Perfectionnement en Sciences Appliquées Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal (Faculté de Médecine Vétérinaire, Clinique Équine)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Chercheur Senior (PI) au sein de l’UR 7450 BIOTARGEN (Université de Caen Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision (codirection) de Thèses de Doctorat (PhD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Clovis WOUTERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Dominique VOTION / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : Marie ORARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Magali DEMOOR / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Nadia DOUBLI-BOUNOUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Guillaume FORTIER / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Simon PERRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Bruno SESBOÜÉ / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 : Marianne DEPECKER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Anne COUROUCÉ / Eric RICHARD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein d’unité de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Participation au Conseil de Direction & Conseil de Laboratoire (BTG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et fonctions électives :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2023 : Président WEVA (World Equine Veterinary Association)De 2020 à 2022 : Membre fondateur & Secrétaire EqAG (Equine Asthma Group)De 2019 à 2022 : Jr Vice-President WEVA (World Equine Veterinary Association)De 2018 à 2019 : Secrétaire WEVA (World Equine Veterinary Association)De 2018 à 2019 : Président VCRS (Veterinary Comparative Respiratory Society)Depuis 2018 : Trésorier AVEF (Association Vétérinaire Équine Française)De 2015 à 2017 : Président du Conseil Scientifique & Pédagogique AVEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Organisation de congrès internationaux (Havemeyer Workshop etc.)Reviewing d’articles scientifiques & de projets de rechercheParticipation à des Jurys de thèse (DMV & PhD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : ECEIM Associate Member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (European College of Equine Internal Medicine)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 : Habilitation à Diriger des Recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 : Diplôme Universitaire – Expérimentation Animale Appliquée à la Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 : Doctorat en Sciences Vétérinaires (PhD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 : DEA en Sciences Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 : Internat – Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Montréal, Canada)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 : Doctorat en Médecine Vétérinaire (DVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of silver sulfadiazine-coated catheters in preventing thrombophlebitis in hospitalized foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vanderstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jvimsj/aalaf019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.126. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-025-00494-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection, airways inflammation and diagnosis of moderate to severe asthma in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Molecular Profiles Underpin Mild-To-Moderate Equine Asthma Cytological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Karagianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (22), pp.1926. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells13221926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myopathie atypique : prévenir plutôt que (tenter de) guérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray molecular mapping of horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.477-484. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.16951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of blood parameters in two genetically different groups of horses for functional longevity in show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2024.1455790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of fungi in the airways of horses according to the sample site: a methodological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.345-355. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11259-023-10213-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological diagnosis of exercise‐induced pulmonary haemorrhage: Comparison of tracheal wash and bronchoalveolar lavage in standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vetr.3826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics Profiling Reveals Exercise Intensity-Dependent Alterations in Thoroughbred Racehorses’ Plasma after Routine Conditioning Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (50), pp.48557-48571. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c08583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Signatures Discriminate Horses with Clinical Signs of Atypical Myopathy from Healthy Co-grazing Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (10), pp.4681-4692. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Asthma: Current Understanding and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Leguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.450. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles respiratoires - Gestion de l'environnement et prévention de l'asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (206)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Pulmonary Cytokine Profiles Are Linked to Bronchoalveolar Lavage Fluid Cytology of Horses With Mild Airway Neutrophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Equine Asthma: Current Understanding and Future Directions, 7, pp.226. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies métaboliques - Point sur les outils diagnostiques et pronostiques de la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (201)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigen array for serological diagnosis and novel allergen identification in severe equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel J White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.15170. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-51820-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendez-vous des spécialistes en médecine interne équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchoalveolar lavage fluid from both lungs in horses: Diagnostic reliability of cytology from pooled samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 244, pp.28-33. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a comprehensive protein microarray for immunoglobulin E profiling in horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore‐colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.2327-2335. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.15564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies du cheval au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential new sources of hypoglycin A poisoning for equids kept at pasture in spring: a field pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184 (24), pp.740-740. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.104424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hay steaming on clinical signs and airway immune response in severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.345. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1636-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine asthma: Integrative biologic relevance of a recently proposed nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Léguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.2088-2098. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.15302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitines profile best predicts survival in horses with atypical myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.e0182761. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus 2 et 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bronchoalveolar lavage volume on cytological profiles and subsequent diagnosis of inflammatory airway disease in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.193-195. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory Airway Disease of Horses-Revised Consensus Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Léguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2), pp.503-515. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.13824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémorragie pulmonaire induite par l’exercice : déclaration de consensus de l’ACVIM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur l’asthme équin modéré (maladie inflammatoire des petites voies respiratoires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus de l’ACVIM en médecine respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple molecular detection of respiratory viruses and associated signs of airway inflammation in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0657-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi chez le poulain : une mise à jour cartésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of Growth and Osteoarticular Status in Foals Born to Between-Breed Embryo Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.24-38. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory Airway Disease Congress: One syndrome, multiple pathways: A Dorothy Russell Havemeyer Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eve.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression microarray as a tool to identify differentially expressed genes in horses suffering from inflammatory airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ramery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pirottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinical Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.37-46. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/vcp.12216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two cytological methods for detecting pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gennevieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (12), pp.305. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire et herpesvirus équin -5: investigations cliniques, moléculaires et possibilités thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine Concentrations in Bronchoalveolar Lavage Fluid from Horses with Neutrophilic Inflammatory Airway Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1838-1844. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of airway neutrophils following dexamethasone administration and equid herpesvirus-2 challenge in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.181-183. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchoalveolar lavage fluid in Standardbred racehorses: Influence of unilateral/bilateral profiles and cut-off values on lower airway disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonies interstitielles nodulaires : actualités pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of nicoletella semolina from equine tracheal washes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (7), pp.561-564. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental model of equine alveolar macrophage stimulation with TLR ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pirottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 155 (1-2), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum concentration of surfactant protein D in horses with lower airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (3), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2011.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreak of Equine Herpesvirus Myeloencephalopathy in France: a Clinical and Molecular Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (3), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2011.01263.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi: éléments de diagnostic, traitement et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de liquide synovial et leur interprétation lors d'arthrite septique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Demoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (171), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: Évaluation microbiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: prélèvement, conservation et acheminement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Capucine Dupuis-Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (169), pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subclinical diseases underlying poor performance in endurance horses: diagnostic methods and predictive tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ramery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169 (6), pp.154 - U57. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.d4142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin académique des vétérinaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation microbiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation cytologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la respiration musculaire par respirométrie à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bilans sanguins chez le cheval athlète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory findings in respiratory fluids of the poorly-performing horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Van Erck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines de la phase aiguë: utilisation raisonnée des marqueurs de l'inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-clinical diseases affecting performance in Standardbred trotters : Diagnostic methods and predictive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capucine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 184 (3), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine : du cycle de vie à la prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Theileria equi and Babesia caballi in the bone marrow of asymptomatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Scrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170 (1-2), pp.182-184. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine: de l'étude du cycle parasitaire à la définition des méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome d'inflammation trachéale chez le Trotteur Français : évaluation clinique et bactériologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Capucine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (162), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of subclinical inflammatory airway disease on equine respiratory function evaluated by impulse oscillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/042516409X366121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of subclinical inflammatory airway disease on equine respiratory function evaluated by impulse oscillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/042516409X366121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses In Respiratory Liquids Of Horses: Putative Implication In Airway Inflammation And Association With Cytological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses in respiratory liquids of horses: Putative implication in airway inflammation and association with cytological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconventional radiographic projections in the equine orthopaedic examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (10), pp.551-559. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/095777307X246283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garantir la longévité sportive : la piste de la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Billerey Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory infectious risk factors of poor performance in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Vuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM (Annual congress of the european college of equine internal medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Equine Internal Medicine, Nov 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small extracellular vesicles as biomarkers candidates for moderate asthma of horses: A proteomic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veterinary Comparative Respiratory Society, Sep 2025, Magog, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamism of Calves' Microbiomes: Stability, Resilience, and Patterns in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Hygoneq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de l'étiologie ? Infectieux ou non infectieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles et ateliers AVEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des pneumonies à Rhodococcus equi : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy horse meet'up 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamism of calves’ respiratory and gut microbiome axis: stability, resilience, and individual patterns through health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine – Chirurgie : Le meilleur de l’actu biblio 2024 synthétisée, analysée & commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mespouhès-Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protocol to detect early selection criteria for jumping longevity: first results on blood parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th annual meeting ot eh European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomarqueurs en équine en médecine respiratoire : les actuels, les bons, ceux du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monie-Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analytical approach for isolation, characterization and profiling of exosomes in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veterinary Comparative Respiratory Society, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre éléments fongiques et asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airways and gut microbiome disturbance and resilience dynamics during polymicrobial bovine respiratory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of high-intensity exercise during training using an untargeted metabolomics approach in thoroughbred flat racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European College of Veterinary Sports Medicine and Rehabilitation (ECVSMR) Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Veterinary Sports Medicine and Rehabilitation (ECVSMR), Jul 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and management of risk-factors for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIV Congreso annual AMMVEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMMVEE, Feb 2023, Oaxaca, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sportive et quotidienne des chevaux avec problèmes respiratoires (HPIE, asthme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horse meet'up 20233</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Longines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du lavage trachéal et du lavage broncho-alvéolaire pour le diagnostic cytologique de l’hémorragie pulmonaire induite par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectious risk-factors of Equine Asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American College of Veterinary Internal Medicine, Jun 2023, Philadephie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection d’éléments fongiques et le diagnostic d’asthme équin modéré selon le site de prélèvement et la méthode d’identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sampling sites and diagnostic methods for fungal detection in the equine respiratory tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de métabolites sanguins discriminant les survivants et non-survivants de la myopathie atypique des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Tullio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: How to interpret laboratory analyses of airway samples : Part 1. Cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des sites de prélèvement et méthodes diagnostiques pour la détection d'éléments fongiques dans les voies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sample respiratory fluids & interpret laboratory analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th AMMVEE Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic investigation of exercise-induced response to moderate and high intensities training sessions in Thoroughbred flat racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARAH-Day 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic and other biomarkers of equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Systemic biomarkers of equine asthma – an upward perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Respiratory pathophysiology of the athletic horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: How to interpret laboratory analyses of airway samples : Part 2 Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet lab: How to sample equine airways guttural pouches, tracheal wash, bronchoalveolar lavage (left & right lung with or without a gastroscope)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy to natural rubber latex in severe equine asthma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Hybrid Congress (EAACI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Krakow, Poland. pp.764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray analysis and mathematical modelling in equine asthma diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Immunology Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des profils quantitatifs en MCPA-carnitine et acylcarnitines chez des chevaux atteints de myopathie atypique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological diagnosis of severe equine asthma: protein microarrays and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Immunology Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections in lower (inflammatory) airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we standardize immunologic laboratory testing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havemeyer Workshop on Equine Asthma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Custer (SD), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current (& next-generation) biomarkers for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make sense of laboratory analyses in respiratory cases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics studies focusing on prognosis and resistance factors leading to the identification of new potential biomarkers in equine atypical myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FARAH Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la NF ... et la qualité préanalytique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is really best for the stable environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment confirmer le diagnostic de myopathie atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines JSIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myopathie atypique: le top 10 des dernières nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Farinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic methods for EIPH: Field vs. Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac variables of eventing horses at rest and after cross-country in international competitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Guillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lorne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sample respiratory fluids in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre pour mieux prévenir la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESPE, Nov 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of severe equine asthma via protein microarray immunoglobulin E profiling and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La purification du foin a-t-elle une influence sur les signes cliniques et la réponse immune des chevaux atteints d’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory pathophysiology of the (athletic) horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment as risk-factor for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la toxicité printanière et influence des conditions météorologiques sur les risques de myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory virus role in airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque d’asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement : facteur de risque d’inflammation respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Equirencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel prélèvement respiratoire – quelle(s) analyse(s) & quoi en attendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les travaux de recherche sur la myopathie atypique et leurs impacts sur la filière : quoi de neuf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baise E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils cytologiques de liquide de lavage bronchoalvéolaire chez les chevaux : étude rétrospective (2013-2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological profiles of equine bronchoalveolar lavage fluid: a retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multiple protein extract microarray for profiling allergen-specific immunoglobin E in horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection/quantification des virus respiratoires et les signes cliniques d’asthme modéré chez des chevaux à l’entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are respiratory virus detection and/or quantification associated with clinical signs of airway inflammation in racehorses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils cytologiques de lavages bronchoalvéolaires issus des deux poumons et leur mélange chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’eau en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gavart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vétérinaire Normande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytology of bilateral bronchoalveolar lavage fluids: comparaison of pooled and individual samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European College of Equine Internal Medicine Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Helsinski, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivra ou ne vivra pas ? Comment définir le pronostic de survie des cas de myopathie atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between virus detection/quantification and clinical signs of airway inflammation in horses at training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs et troubles responsables de contre-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque CCBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des CK/GOT : Nouveaux marqueurs pour la remise au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée Européenne AVEF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de diagnostic et de pronostic de la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine profiles in bronchoalveolar lavage fluid from horses with unilateral IAD-consistent cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERViP (Virus respiratoires et contre- performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA et fondation HIPPOLIA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do BALF cytokine profiles vary depending on the sampled lung in horses with unilateral IAD-consistent cytology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal follow-up of bronchoalveolar lavage cytology in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of training and racing on bronchoalveolar lavage cytology in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field investigation of poor performance in Thoroughbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck Werstergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’interprétation d’un examen hématologique en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between bronchoalveolar lavage fluid cytology and performance in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bronchoalveolar lavage volume on cytological results and subsequent IAD diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is IAD related to other upper/lower airway disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de mélange chez les ruminants : Une nouvelle approche dans le diagnostic des facteurs de risque en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reisdorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Defontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on equine gammaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, chips and other kits: What's new in terms of diagnostics in the lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological investigation of the respiratory fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, puces et autres kits : Quoi de neuf coté diagnostic au labo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Académie Vétérinaire de France. « Pathologie comparée des herpèsviroses. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of respiratory fluids: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Geneva Congress on Equine Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment investiguer la contre-performance d'origine médicale : De la clinique au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galopeurs : prévenir les blessures grâce à la métabolomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wiebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucin Dynamics in the Respiratory Tract of Poly-Infected Dairy Calves: Histological Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaelle Derolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars-Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Mucus Network meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung-gut axis during polymicrobial respiratory infections in calves holobionts: the impact of microbiota dynamics on disease outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, 75èmes Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal field study reveals routine blood biochemical markers inadequate to indicate musculoskeletal injury risk in jump racing Thoroughbreds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Scientific Meeting of ECVSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between airway endoscopy and guttural pouch cytology of 173 horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Debonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection in the airways and equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.86 (n°137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of small extracellular vesicles isolation strategies in equine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale Normandie de Biologie Intégrative, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air and surface samples to better assess the presence of Rhodococcus equi in the foal's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Manifacier-Lauks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.112 (n°186)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood analysis parameters genetically associated with longevity of jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world equine veterinary association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world equine veterinary association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between cytologic and microbial respiratory profiles and performance in french trotters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of fungi detection in the respiratory tract of racehorses according to the sampling site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise C Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Martina Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology (ICEEP11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden. , 18 (Supp 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of fungi detection in the respiratory tract of racehorses according to the sampling site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise C Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. M Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European College of Equine Internal Medicine Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online edition, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytology of bilateral bronchoalveolar lavage fluids: diagnostic reliability of pooled samples for exploring both lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux - 3ème Édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Vétérinaire Équine Française. 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an HPTLC method for determination of hypoglycin A in aqueous extracts of seedlings and samaras of Acer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport en vue de l'obtention du diplôme d'habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université de Caen Normandie, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04652733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId478"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43DCFA77"/>
+    <w:nsid w:val="0313A3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5890-8658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169384667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05532869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vanderstock" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hermange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jvimsj/aalaf019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbazanges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le Digarcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cardwell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14470" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel White" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couetil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Marti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wilson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Harari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deretz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1455790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cessans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Cardwell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10213-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Wouters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vetr.3826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bonhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Patarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-J. Kruse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08583" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03336827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Renaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier-Guillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00225" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leguillette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mazan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00450" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boemer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03386001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J White" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moore-Colyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51820-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Le Corre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bizon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2018.12.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WS7PFSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore&#8208;colyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cou&#235;til" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Hannant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15564" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Votion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Adelite Habyarimana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104424" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud L&#233;guillette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavoie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15302" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Detilleux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amory" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182761" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Gerber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.13824" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968315v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.09.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TC3W6BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0657-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robinson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12465" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29QF5465-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946735v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ramery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraipont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Art" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pirottin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGNV9RQ3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946614v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gennevieve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103332" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950808v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desfontis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12464" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lekeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKBZDL9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD4B3JDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhnert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.08.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTCJWK81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223310v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Waldschmidt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.05.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSZP2CN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231044v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spindler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224970v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2011.00421.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G229N4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2011.01263.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMXXVPST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230812v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Capucine Dupuis-Tricaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644102v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d4142" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767881v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anrioud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Van Erck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223090v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.05.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB8XCJ2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capucine Dupuis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.04.016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFVJ126-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432735v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scrive" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.01.043" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSGMVFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227908v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230771v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Capucine Dupuis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Art" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/042516409X366121" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWTTW3QT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Fortier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Art" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lekeux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.04.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223147v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alexander" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/095777307X246283" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB0J0GQ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494917v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Billerey Le Menn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontaine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379089v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Vuillier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271903v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04790644v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespouh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780410v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607364v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126222v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283162v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218388v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264229v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126232v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283167v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. Cardwell" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879022v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03842330v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665465v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03833910v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Tullio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03712624v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03996700v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879021v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228378v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam White" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228444v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hannant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier Guillaume" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228390v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371851v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371886v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371866v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371880v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371860v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371991v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375566v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964785v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Weber" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378594v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Farinelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371822v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371896v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371962v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Guillois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228418v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228423v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371894v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371905v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228439v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gustin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinelle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douny" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371914v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371994v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372000v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372087v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baise E." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418417v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venture" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371972v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953494v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953751v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228508v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782435v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953633v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385875v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Detilleux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baise" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cello" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952662v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385915v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953799v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baise" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385924v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372182v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953481v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372192v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095218v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385783v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385772v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck Werstergren" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraipont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385887v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095189v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385897v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisdorffer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Defontis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385049v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762446v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810491v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810641v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385056v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764955v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764474v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757637v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Br&#252;ning" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wiebach" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446988v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Derolez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompart" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poujade" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04755733v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patarin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780492v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debonnaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724085v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724309v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Manifacier-Lauks" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Reimer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650033v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346475v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04310466v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264238v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728109v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727163v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Lemonnier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martina Cardwell" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385380v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cessans" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. M Cardwell" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385813v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385974v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385963v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228496v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Habyarimana" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baise" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652733v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5890-8658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169384667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05532869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vanderstock" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hermange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jvimsj/aalaf019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbazanges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le Digarcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cardwell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14470" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel White" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couetil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Marti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wilson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Harari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deretz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1455790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cessans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Cardwell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10213-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Wouters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vetr.3826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bonhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Patarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-J. Kruse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08583" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03336827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Renaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier-Guillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00225" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leguillette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mazan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00450" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boemer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J White" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moore-Colyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51820-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03386001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Le Corre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bizon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2018.12.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WS7PFSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore&#8208;colyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cou&#235;til" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Hannant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15564" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Votion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Adelite Habyarimana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104424" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud L&#233;guillette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavoie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15302" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Detilleux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amory" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182761" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.09.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TC3W6BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Gerber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.13824" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0657-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robinson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12465" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29QF5465-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ramery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraipont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Art" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pirottin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12216" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGNV9RQ3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946614v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gennevieve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103332" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950808v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desfontis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12464" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lekeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKBZDL9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD4B3JDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhnert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.08.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTCJWK81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223310v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Waldschmidt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.05.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSZP2CN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2011.00421.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G229N4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224964v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2011.01263.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMXXVPST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spindler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230812v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Capucine Dupuis-Tricaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644102v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d4142" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767881v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anrioud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Van Erck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223090v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.05.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB8XCJ2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capucine Dupuis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.04.016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFVJ126-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432735v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scrive" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.01.043" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSGMVFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227908v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230771v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Capucine Dupuis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Art" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/042516409X366121" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWTTW3QT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Fortier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Art" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lekeux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.04.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223147v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alexander" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/095777307X246283" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB0J0GQ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494917v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Billerey Le Menn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontaine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379089v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Vuillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271903v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04790644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespouh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780410v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607364v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126222v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218388v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283162v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264229v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126232v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283167v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. Cardwell" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03833910v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Tullio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879022v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03842330v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03996700v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03712624v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879021v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228378v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam White" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228444v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hannant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier Guillaume" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228390v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371851v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371886v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371866v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371860v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375566v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371991v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371880v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964785v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Weber" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378594v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Farinelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371822v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371962v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Guillois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371896v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228418v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228423v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371894v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371905v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228439v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gustin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinelle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douny" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371914v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371994v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372000v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372087v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baise E." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418417v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venture" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371972v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228508v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953494v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953751v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782435v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953633v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385875v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Detilleux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baise" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cello" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952662v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385915v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385924v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baise" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372182v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953481v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372192v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385783v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095218v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385772v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck Werstergren" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraipont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385887v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095189v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385897v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisdorffer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Defontis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385049v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762446v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810491v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810641v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385056v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764955v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764474v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757637v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Br&#252;ning" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wiebach" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446988v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Derolez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompart" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poujade" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04755733v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patarin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780492v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debonnaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724085v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724309v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Manifacier-Lauks" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Reimer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650033v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346475v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04310466v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264238v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728109v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727163v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Lemonnier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martina Cardwell" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385380v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cessans" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. M Cardwell" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385813v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385974v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385963v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228496v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Habyarimana" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baise" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652733v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>