--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Richard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of Unit (Clinical Biology) & Senior Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5890-8658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169384667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Chef de Service – Biologie Clinique / Chef d’Unité Inflammation & Immunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Santé / Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2012 à 2018 : Chef de Service – Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2009 à 2012 : Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe (Santé Animale)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2006 à 2009 : Résidence en Médecine du Sport Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRALE ENvA (Centre d’Imagerie et de Recherche sur les Affections Locomotrices Équines)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2005 à 2006 : Internat de Perfectionnement en Sciences Appliquées Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal (Faculté de Médecine Vétérinaire, Clinique Équine)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Chercheur Senior (PI) au sein de l’UR 7450 BIOTARGEN (Université de Caen Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision (codirection) de Thèses de Doctorat (PhD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Clovis WOUTERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Dominique VOTION / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : Marie ORARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Magali DEMOOR / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Nadia DOUBLI-BOUNOUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Guillaume FORTIER / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Simon PERRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Bruno SESBOÜÉ / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 : Marianne DEPECKER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Anne COUROUCÉ / Eric RICHARD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein d’unité de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Participation au Conseil de Direction & Conseil de Laboratoire (BTG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et fonctions électives :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2023 : Président WEVA (World Equine Veterinary Association)De 2020 à 2022 : Membre fondateur & Secrétaire EqAG (Equine Asthma Group)De 2019 à 2022 : Jr Vice-President WEVA (World Equine Veterinary Association)De 2018 à 2019 : Secrétaire WEVA (World Equine Veterinary Association)De 2018 à 2019 : Président VCRS (Veterinary Comparative Respiratory Society)Depuis 2018 : Trésorier AVEF (Association Vétérinaire Équine Française)De 2015 à 2017 : Président du Conseil Scientifique & Pédagogique AVEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Organisation de congrès internationaux (Havemeyer Workshop etc.)Reviewing d’articles scientifiques & de projets de rechercheParticipation à des Jurys de thèse (DMV & PhD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : ECEIM Associate Member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (European College of Equine Internal Medicine)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 : Habilitation à Diriger des Recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 : Diplôme Universitaire – Expérimentation Animale Appliquée à la Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 : Doctorat en Sciences Vétérinaires (PhD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 : DEA en Sciences Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 : Internat – Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Montréal, Canada)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 : Doctorat en Médecine Vétérinaire (DVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of silver sulfadiazine-coated catheters in preventing thrombophlebitis in hospitalized foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vanderstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jvimsj/aalaf019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.126. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-025-00494-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection, airways inflammation and diagnosis of moderate to severe asthma in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Molecular Profiles Underpin Mild-To-Moderate Equine Asthma Cytological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Karagianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (22), pp.1926. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells13221926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myopathie atypique : prévenir plutôt que (tenter de) guérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray molecular mapping of horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.477-484. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.16951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of blood parameters in two genetically different groups of horses for functional longevity in show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2024.1455790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of fungi in the airways of horses according to the sample site: a methodological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.345-355. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11259-023-10213-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological diagnosis of exercise‐induced pulmonary haemorrhage: Comparison of tracheal wash and bronchoalveolar lavage in standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vetr.3826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics Profiling Reveals Exercise Intensity-Dependent Alterations in Thoroughbred Racehorses’ Plasma after Routine Conditioning Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (50), pp.48557-48571. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c08583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Signatures Discriminate Horses with Clinical Signs of Atypical Myopathy from Healthy Co-grazing Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (10), pp.4681-4692. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Asthma: Current Understanding and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Leguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.450. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles respiratoires - Gestion de l'environnement et prévention de l'asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (206)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Pulmonary Cytokine Profiles Are Linked to Bronchoalveolar Lavage Fluid Cytology of Horses With Mild Airway Neutrophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Equine Asthma: Current Understanding and Future Directions, 7, pp.226. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies métaboliques - Point sur les outils diagnostiques et pronostiques de la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (201)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigen array for serological diagnosis and novel allergen identification in severe equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel J White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.15170. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-51820-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendez-vous des spécialistes en médecine interne équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchoalveolar lavage fluid from both lungs in horses: Diagnostic reliability of cytology from pooled samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 244, pp.28-33. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a comprehensive protein microarray for immunoglobulin E profiling in horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore‐colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.2327-2335. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.15564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies du cheval au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential new sources of hypoglycin A poisoning for equids kept at pasture in spring: a field pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184 (24), pp.740-740. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.104424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hay steaming on clinical signs and airway immune response in severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.345. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1636-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine asthma: Integrative biologic relevance of a recently proposed nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Léguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.2088-2098. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.15302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitines profile best predicts survival in horses with atypical myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.e0182761. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus 2 et 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bronchoalveolar lavage volume on cytological profiles and subsequent diagnosis of inflammatory airway disease in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.193-195. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory Airway Disease of Horses-Revised Consensus Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Léguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2), pp.503-515. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.13824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémorragie pulmonaire induite par l’exercice : déclaration de consensus de l’ACVIM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur l’asthme équin modéré (maladie inflammatoire des petites voies respiratoires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus de l’ACVIM en médecine respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple molecular detection of respiratory viruses and associated signs of airway inflammation in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0657-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi chez le poulain : une mise à jour cartésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of Growth and Osteoarticular Status in Foals Born to Between-Breed Embryo Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.24-38. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory Airway Disease Congress: One syndrome, multiple pathways: A Dorothy Russell Havemeyer Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eve.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression microarray as a tool to identify differentially expressed genes in horses suffering from inflammatory airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ramery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pirottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinical Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.37-46. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/vcp.12216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two cytological methods for detecting pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gennevieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (12), pp.305. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire et herpesvirus équin -5: investigations cliniques, moléculaires et possibilités thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine Concentrations in Bronchoalveolar Lavage Fluid from Horses with Neutrophilic Inflammatory Airway Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1838-1844. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of airway neutrophils following dexamethasone administration and equid herpesvirus-2 challenge in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.181-183. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchoalveolar lavage fluid in Standardbred racehorses: Influence of unilateral/bilateral profiles and cut-off values on lower airway disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonies interstitielles nodulaires : actualités pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of nicoletella semolina from equine tracheal washes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (7), pp.561-564. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental model of equine alveolar macrophage stimulation with TLR ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pirottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 155 (1-2), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum concentration of surfactant protein D in horses with lower airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (3), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2011.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreak of Equine Herpesvirus Myeloencephalopathy in France: a Clinical and Molecular Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (3), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2011.01263.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi: éléments de diagnostic, traitement et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de liquide synovial et leur interprétation lors d'arthrite septique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Demoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (171), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: Évaluation microbiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: prélèvement, conservation et acheminement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Capucine Dupuis-Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (169), pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subclinical diseases underlying poor performance in endurance horses: diagnostic methods and predictive tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ramery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169 (6), pp.154 - U57. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.d4142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin académique des vétérinaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation microbiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation cytologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la respiration musculaire par respirométrie à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bilans sanguins chez le cheval athlète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory findings in respiratory fluids of the poorly-performing horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Van Erck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines de la phase aiguë: utilisation raisonnée des marqueurs de l'inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-clinical diseases affecting performance in Standardbred trotters : Diagnostic methods and predictive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capucine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 184 (3), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine : du cycle de vie à la prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Theileria equi and Babesia caballi in the bone marrow of asymptomatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Scrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170 (1-2), pp.182-184. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine: de l'étude du cycle parasitaire à la définition des méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome d'inflammation trachéale chez le Trotteur Français : évaluation clinique et bactériologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Capucine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (162), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of subclinical inflammatory airway disease on equine respiratory function evaluated by impulse oscillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/042516409X366121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of subclinical inflammatory airway disease on equine respiratory function evaluated by impulse oscillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/042516409X366121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses In Respiratory Liquids Of Horses: Putative Implication In Airway Inflammation And Association With Cytological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses in respiratory liquids of horses: Putative implication in airway inflammation and association with cytological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconventional radiographic projections in the equine orthopaedic examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (10), pp.551-559. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/095777307X246283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garantir la longévité sportive : la piste de la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Billerey Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory infectious risk factors of poor performance in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Vuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM (Annual congress of the european college of equine internal medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Equine Internal Medicine, Nov 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small extracellular vesicles as biomarkers candidates for moderate asthma of horses: A proteomic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veterinary Comparative Respiratory Society, Sep 2025, Magog, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamism of Calves' Microbiomes: Stability, Resilience, and Patterns in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Hygoneq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de l'étiologie ? Infectieux ou non infectieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles et ateliers AVEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des pneumonies à Rhodococcus equi : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy horse meet'up 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamism of calves’ respiratory and gut microbiome axis: stability, resilience, and individual patterns through health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine – Chirurgie : Le meilleur de l’actu biblio 2024 synthétisée, analysée & commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mespouhès-Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protocol to detect early selection criteria for jumping longevity: first results on blood parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th annual meeting ot eh European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomarqueurs en équine en médecine respiratoire : les actuels, les bons, ceux du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monie-Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analytical approach for isolation, characterization and profiling of exosomes in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veterinary Comparative Respiratory Society, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre éléments fongiques et asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airways and gut microbiome disturbance and resilience dynamics during polymicrobial bovine respiratory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of high-intensity exercise during training using an untargeted metabolomics approach in thoroughbred flat racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European College of Veterinary Sports Medicine and Rehabilitation (ECVSMR) Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Veterinary Sports Medicine and Rehabilitation (ECVSMR), Jul 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and management of risk-factors for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIV Congreso annual AMMVEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMMVEE, Feb 2023, Oaxaca, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sportive et quotidienne des chevaux avec problèmes respiratoires (HPIE, asthme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horse meet'up 20233</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Longines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du lavage trachéal et du lavage broncho-alvéolaire pour le diagnostic cytologique de l’hémorragie pulmonaire induite par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectious risk-factors of Equine Asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American College of Veterinary Internal Medicine, Jun 2023, Philadephie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection d’éléments fongiques et le diagnostic d’asthme équin modéré selon le site de prélèvement et la méthode d’identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sampling sites and diagnostic methods for fungal detection in the equine respiratory tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de métabolites sanguins discriminant les survivants et non-survivants de la myopathie atypique des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Tullio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: How to interpret laboratory analyses of airway samples : Part 1. Cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des sites de prélèvement et méthodes diagnostiques pour la détection d'éléments fongiques dans les voies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sample respiratory fluids & interpret laboratory analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th AMMVEE Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic investigation of exercise-induced response to moderate and high intensities training sessions in Thoroughbred flat racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARAH-Day 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic and other biomarkers of equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Systemic biomarkers of equine asthma – an upward perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Respiratory pathophysiology of the athletic horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: How to interpret laboratory analyses of airway samples : Part 2 Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet lab: How to sample equine airways guttural pouches, tracheal wash, bronchoalveolar lavage (left & right lung with or without a gastroscope)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy to natural rubber latex in severe equine asthma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Hybrid Congress (EAACI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Krakow, Poland. pp.764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray analysis and mathematical modelling in equine asthma diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Immunology Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des profils quantitatifs en MCPA-carnitine et acylcarnitines chez des chevaux atteints de myopathie atypique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological diagnosis of severe equine asthma: protein microarrays and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Immunology Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections in lower (inflammatory) airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we standardize immunologic laboratory testing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havemeyer Workshop on Equine Asthma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Custer (SD), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current (& next-generation) biomarkers for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make sense of laboratory analyses in respiratory cases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics studies focusing on prognosis and resistance factors leading to the identification of new potential biomarkers in equine atypical myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FARAH Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la NF ... et la qualité préanalytique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is really best for the stable environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment confirmer le diagnostic de myopathie atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines JSIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myopathie atypique: le top 10 des dernières nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Farinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic methods for EIPH: Field vs. Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac variables of eventing horses at rest and after cross-country in international competitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Guillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lorne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sample respiratory fluids in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre pour mieux prévenir la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESPE, Nov 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of severe equine asthma via protein microarray immunoglobulin E profiling and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La purification du foin a-t-elle une influence sur les signes cliniques et la réponse immune des chevaux atteints d’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory pathophysiology of the (athletic) horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment as risk-factor for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la toxicité printanière et influence des conditions météorologiques sur les risques de myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory virus role in airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque d’asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement : facteur de risque d’inflammation respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Equirencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel prélèvement respiratoire – quelle(s) analyse(s) & quoi en attendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les travaux de recherche sur la myopathie atypique et leurs impacts sur la filière : quoi de neuf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baise E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils cytologiques de liquide de lavage bronchoalvéolaire chez les chevaux : étude rétrospective (2013-2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological profiles of equine bronchoalveolar lavage fluid: a retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multiple protein extract microarray for profiling allergen-specific immunoglobin E in horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection/quantification des virus respiratoires et les signes cliniques d’asthme modéré chez des chevaux à l’entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are respiratory virus detection and/or quantification associated with clinical signs of airway inflammation in racehorses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils cytologiques de lavages bronchoalvéolaires issus des deux poumons et leur mélange chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’eau en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gavart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vétérinaire Normande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytology of bilateral bronchoalveolar lavage fluids: comparaison of pooled and individual samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European College of Equine Internal Medicine Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Helsinski, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivra ou ne vivra pas ? Comment définir le pronostic de survie des cas de myopathie atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between virus detection/quantification and clinical signs of airway inflammation in horses at training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs et troubles responsables de contre-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque CCBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des CK/GOT : Nouveaux marqueurs pour la remise au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée Européenne AVEF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de diagnostic et de pronostic de la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine profiles in bronchoalveolar lavage fluid from horses with unilateral IAD-consistent cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERViP (Virus respiratoires et contre- performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA et fondation HIPPOLIA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do BALF cytokine profiles vary depending on the sampled lung in horses with unilateral IAD-consistent cytology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal follow-up of bronchoalveolar lavage cytology in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of training and racing on bronchoalveolar lavage cytology in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field investigation of poor performance in Thoroughbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck Werstergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’interprétation d’un examen hématologique en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between bronchoalveolar lavage fluid cytology and performance in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bronchoalveolar lavage volume on cytological results and subsequent IAD diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is IAD related to other upper/lower airway disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de mélange chez les ruminants : Une nouvelle approche dans le diagnostic des facteurs de risque en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reisdorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Defontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on equine gammaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, chips and other kits: What's new in terms of diagnostics in the lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological investigation of the respiratory fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, puces et autres kits : Quoi de neuf coté diagnostic au labo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Académie Vétérinaire de France. « Pathologie comparée des herpèsviroses. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of respiratory fluids: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Geneva Congress on Equine Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment investiguer la contre-performance d'origine médicale : De la clinique au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galopeurs : prévenir les blessures grâce à la métabolomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wiebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucin Dynamics in the Respiratory Tract of Poly-Infected Dairy Calves: Histological Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaelle Derolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars-Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Mucus Network meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung-gut axis during polymicrobial respiratory infections in calves holobionts: the impact of microbiota dynamics on disease outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, 75èmes Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal field study reveals routine blood biochemical markers inadequate to indicate musculoskeletal injury risk in jump racing Thoroughbreds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Scientific Meeting of ECVSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between airway endoscopy and guttural pouch cytology of 173 horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Debonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection in the airways and equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.86 (n°137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of small extracellular vesicles isolation strategies in equine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale Normandie de Biologie Intégrative, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air and surface samples to better assess the presence of Rhodococcus equi in the foal's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Manifacier-Lauks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.112 (n°186)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood analysis parameters genetically associated with longevity of jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world equine veterinary association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world equine veterinary association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between cytologic and microbial respiratory profiles and performance in french trotters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of fungi detection in the respiratory tract of racehorses according to the sampling site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise C Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Martina Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology (ICEEP11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden. , 18 (Supp 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of fungi detection in the respiratory tract of racehorses according to the sampling site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise C Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. M Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European College of Equine Internal Medicine Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online edition, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytology of bilateral bronchoalveolar lavage fluids: diagnostic reliability of pooled samples for exploring both lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux - 3ème Édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Vétérinaire Équine Française. 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an HPTLC method for determination of hypoglycin A in aqueous extracts of seedlings and samaras of Acer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport en vue de l'obtention du diplôme d'habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université de Caen Normandie, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04652733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId478"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Richard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of Unit (Clinical Biology) & Senior Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5890-8658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169384667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Chef de Service – Biologie Clinique / Chef d’Unité Inflammation & Immunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Santé / Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2012 à 2018 : Chef de Service – Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2009 à 2012 : Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe (Santé Animale)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2006 à 2009 : Résidence en Médecine du Sport Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRALE ENvA (Centre d’Imagerie et de Recherche sur les Affections Locomotrices Équines)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2005 à 2006 : Internat de Perfectionnement en Sciences Appliquées Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal (Faculté de Médecine Vétérinaire, Clinique Équine)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Chercheur Senior (PI) au sein de l’UR 7450 BIOTARGEN (Université de Caen Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision (codirection) de Thèses de Doctorat (PhD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Clovis WOUTERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Dominique VOTION / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : Marie ORARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Magali DEMOOR / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Nadia DOUBLI-BOUNOUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Guillaume FORTIER / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Simon PERRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Bruno SESBOÜÉ / Eric RICHARD)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 : Marianne DEPECKER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Anne COUROUCÉ / Eric RICHARD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein d’unité de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Participation au Conseil de Direction & Conseil de Laboratoire (BTG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et fonctions électives :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2023 : Président WEVA (World Equine Veterinary Association)De 2020 à 2022 : Membre fondateur & Secrétaire EqAG (Equine Asthma Group)De 2019 à 2022 : Jr Vice-President WEVA (World Equine Veterinary Association)De 2018 à 2019 : Secrétaire WEVA (World Equine Veterinary Association)De 2018 à 2019 : Président VCRS (Veterinary Comparative Respiratory Society)Depuis 2018 : Trésorier AVEF (Association Vétérinaire Équine Française)De 2015 à 2017 : Président du Conseil Scientifique & Pédagogique AVEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Organisation de congrès internationaux (Havemeyer Workshop etc.)Reviewing d’articles scientifiques & de projets de rechercheParticipation à des Jurys de thèse (DMV & PhD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : ECEIM Associate Member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (European College of Equine Internal Medicine)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 : Habilitation à Diriger des Recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 : Diplôme Universitaire – Expérimentation Animale Appliquée à la Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 : Doctorat en Sciences Vétérinaires (PhD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 : DEA en Sciences Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 : Internat – Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Montréal, Canada)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 : Doctorat en Médecine Vétérinaire (DVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Liège, Belgique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of silver sulfadiazine-coated catheters in preventing thrombophlebitis in hospitalized foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vanderstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jvimsj/aalaf019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.126. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-025-00494-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection, airways inflammation and diagnosis of moderate to severe asthma in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological diagnosis of exercise‐induced pulmonary haemorrhage: Comparison of tracheal wash and bronchoalveolar lavage in standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vetr.3826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myopathie atypique : prévenir plutôt que (tenter de) guérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Molecular Profiles Underpin Mild-To-Moderate Equine Asthma Cytological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Karagianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (22), pp.1926. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells13221926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray molecular mapping of horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.477-484. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.16951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of blood parameters in two genetically different groups of horses for functional longevity in show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2024.1455790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of fungi in the airways of horses according to the sample site: a methodological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.345-355. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11259-023-10213-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics Profiling Reveals Exercise Intensity-Dependent Alterations in Thoroughbred Racehorses’ Plasma after Routine Conditioning Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (50), pp.48557-48571. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c08583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Signatures Discriminate Horses with Clinical Signs of Atypical Myopathy from Healthy Co-grazing Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (10), pp.4681-4692. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles respiratoires - Gestion de l'environnement et prévention de l'asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (206)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Pulmonary Cytokine Profiles Are Linked to Bronchoalveolar Lavage Fluid Cytology of Horses With Mild Airway Neutrophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Equine Asthma: Current Understanding and Future Directions, 7, pp.226. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Asthma: Current Understanding and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Leguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.450. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies du cheval au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential new sources of hypoglycin A poisoning for equids kept at pasture in spring: a field pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184 (24), pp.740-740. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.104424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendez-vous des spécialistes en médecine interne équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies métaboliques - Point sur les outils diagnostiques et pronostiques de la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (201)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigen array for serological diagnosis and novel allergen identification in severe equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel J White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.15170. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-51820-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchoalveolar lavage fluid from both lungs in horses: Diagnostic reliability of cytology from pooled samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 244, pp.28-33. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a comprehensive protein microarray for immunoglobulin E profiling in horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore‐colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.2327-2335. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.15564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hay steaming on clinical signs and airway immune response in severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.345. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1636-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine asthma: Integrative biologic relevance of a recently proposed nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Léguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.2088-2098. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.15302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitines profile best predicts survival in horses with atypical myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.e0182761. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus 2 et 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bronchoalveolar lavage volume on cytological profiles and subsequent diagnosis of inflammatory airway disease in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.193-195. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur l’asthme équin modéré (maladie inflammatoire des petites voies respiratoires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus de l’ACVIM en médecine respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple molecular detection of respiratory viruses and associated signs of airway inflammation in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0657-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory Airway Disease of Horses-Revised Consensus Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Léguillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2), pp.503-515. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.13824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémorragie pulmonaire induite par l’exercice : déclaration de consensus de l’ACVIM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of Growth and Osteoarticular Status in Foals Born to Between-Breed Embryo Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.24-38. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi chez le poulain : une mise à jour cartésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory Airway Disease Congress: One syndrome, multiple pathways: A Dorothy Russell Havemeyer Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eve.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two cytological methods for detecting pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gennevieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (12), pp.305. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression microarray as a tool to identify differentially expressed genes in horses suffering from inflammatory airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ramery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pirottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinical Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.37-46. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/vcp.12216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire et herpesvirus équin -5: investigations cliniques, moléculaires et possibilités thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of airway neutrophils following dexamethasone administration and equid herpesvirus-2 challenge in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.181-183. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine Concentrations in Bronchoalveolar Lavage Fluid from Horses with Neutrophilic Inflammatory Airway Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1838-1844. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonies interstitielles nodulaires : actualités pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchoalveolar lavage fluid in Standardbred racehorses: Influence of unilateral/bilateral profiles and cut-off values on lower airway disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of nicoletella semolina from equine tracheal washes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (7), pp.561-564. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental model of equine alveolar macrophage stimulation with TLR ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pirottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 155 (1-2), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi: éléments de diagnostic, traitement et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum concentration of surfactant protein D in horses with lower airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (3), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2011.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreak of Equine Herpesvirus Myeloencephalopathy in France: a Clinical and Molecular Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (3), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2011.01263.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la respiration musculaire par respirométrie à haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bilans sanguins chez le cheval athlète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de liquide synovial et leur interprétation lors d'arthrite septique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Demoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (171), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: Évaluation microbiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: prélèvement, conservation et acheminement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Capucine Dupuis-Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (169), pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subclinical diseases underlying poor performance in endurance horses: diagnostic methods and predictive tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ramery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169 (6), pp.154 - U57. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.d4142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation microbiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin académique des vétérinaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation cytologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine: de l'étude du cycle parasitaire à la définition des méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory findings in respiratory fluids of the poorly-performing horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Van Erck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines de la phase aiguë: utilisation raisonnée des marqueurs de l'inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-clinical diseases affecting performance in Standardbred trotters : Diagnostic methods and predictive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capucine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 184 (3), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine : du cycle de vie à la prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Theileria equi and Babesia caballi in the bone marrow of asymptomatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Scrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170 (1-2), pp.182-184. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses in respiratory liquids of horses: Putative implication in airway inflammation and association with cytological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of subclinical inflammatory airway disease on equine respiratory function evaluated by impulse oscillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/042516409X366121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of subclinical inflammatory airway disease on equine respiratory function evaluated by impulse oscillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/042516409X366121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses In Respiratory Liquids Of Horses: Putative Implication In Airway Inflammation And Association With Cytological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome d'inflammation trachéale chez le Trotteur Français : évaluation clinique et bactériologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Capucine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (162), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconventional radiographic projections in the equine orthopaedic examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (10), pp.551-559. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2746/095777307X246283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des pneumonies à Rhodococcus equi : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy horse meet'up 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small extracellular vesicles as biomarkers candidates for moderate asthma of horses: A proteomic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veterinary Comparative Respiratory Society, Sep 2025, Magog, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory infectious risk factors of poor performance in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Vuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM (Annual congress of the european college of equine internal medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Equine Internal Medicine, Nov 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garantir la longévité sportive : la piste de la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Billerey Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamism of Calves' Microbiomes: Stability, Resilience, and Patterns in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Hygoneq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de l'étiologie ? Infectieux ou non infectieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles et ateliers AVEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airways and gut microbiome disturbance and resilience dynamics during polymicrobial bovine respiratory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine – Chirurgie : Le meilleur de l’actu biblio 2024 synthétisée, analysée & commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mespouhès-Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monie-Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protocol to detect early selection criteria for jumping longevity: first results on blood parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th annual meeting ot eh European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomarqueurs en équine en médecine respiratoire : les actuels, les bons, ceux du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamism of calves’ respiratory and gut microbiome axis: stability, resilience, and individual patterns through health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre éléments fongiques et asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analytical approach for isolation, characterization and profiling of exosomes in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veterinary Comparative Respiratory Society, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection d’éléments fongiques et le diagnostic d’asthme équin modéré selon le site de prélèvement et la méthode d’identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of high-intensity exercise during training using an untargeted metabolomics approach in thoroughbred flat racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European College of Veterinary Sports Medicine and Rehabilitation (ECVSMR) Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Veterinary Sports Medicine and Rehabilitation (ECVSMR), Jul 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and management of risk-factors for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIV Congreso annual AMMVEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMMVEE, Feb 2023, Oaxaca, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du lavage trachéal et du lavage broncho-alvéolaire pour le diagnostic cytologique de l’hémorragie pulmonaire induite par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sportive et quotidienne des chevaux avec problèmes respiratoires (HPIE, asthme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horse meet'up 20233</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Longines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectious risk-factors of Equine Asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American College of Veterinary Internal Medicine, Jun 2023, Philadephie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: How to interpret laboratory analyses of airway samples : Part 1. Cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des sites de prélèvement et méthodes diagnostiques pour la détection d'éléments fongiques dans les voies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sample respiratory fluids & interpret laboratory analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th AMMVEE Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de métabolites sanguins discriminant les survivants et non-survivants de la myopathie atypique des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Tullio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sampling sites and diagnostic methods for fungal detection in the equine respiratory tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic and other biomarkers of equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic investigation of exercise-induced response to moderate and high intensities training sessions in Thoroughbred flat racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline-J. Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARAH-Day 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Systemic biomarkers of equine asthma – an upward perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Respiratory pathophysiology of the athletic horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: How to interpret laboratory analyses of airway samples : Part 2 Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet lab: How to sample equine airways guttural pouches, tracheal wash, bronchoalveolar lavage (left & right lung with or without a gastroscope)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEVA, Nov 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allergy to natural rubber latex in severe equine asthma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology Hybrid Congress (EAACI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Krakow, Poland. pp.764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myopathie atypique: le top 10 des dernières nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Farinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic methods for EIPH: Field vs. Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray analysis and mathematical modelling in equine asthma diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Immunology Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des profils quantitatifs en MCPA-carnitine et acylcarnitines chez des chevaux atteints de myopathie atypique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological diagnosis of severe equine asthma: protein microarrays and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Immunology Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections in lower (inflammatory) airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we standardize immunologic laboratory testing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havemeyer Workshop on Equine Asthma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Custer (SD), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current (& next-generation) biomarkers for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make sense of laboratory analyses in respiratory cases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics studies focusing on prognosis and resistance factors leading to the identification of new potential biomarkers in equine atypical myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FARAH Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la NF ... et la qualité préanalytique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is really best for the stable environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVIM Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment confirmer le diagnostic de myopathie atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines JSIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la toxicité printanière et influence des conditions météorologiques sur les risques de myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac variables of eventing horses at rest and after cross-country in international competitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Guillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lorne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre pour mieux prévenir la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Marie Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESPE, Nov 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of severe equine asthma via protein microarray immunoglobulin E profiling and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sample respiratory fluids in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory pathophysiology of the (athletic) horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La purification du foin a-t-elle une influence sur les signes cliniques et la réponse immune des chevaux atteints d’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment as risk-factor for equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEVA Intermediate Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory virus role in airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque d’asthme équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement : facteur de risque d’inflammation respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Equirencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel prélèvement respiratoire – quelle(s) analyse(s) & quoi en attendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les travaux de recherche sur la myopathie atypique et leurs impacts sur la filière : quoi de neuf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baise E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils cytologiques de liquide de lavage bronchoalvéolaire chez les chevaux : étude rétrospective (2013-2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological profiles of equine bronchoalveolar lavage fluid: a retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multiple protein extract microarray for profiling allergen-specific immunoglobin E in horses with severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couëtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Hannant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytology of bilateral bronchoalveolar lavage fluids: comparaison of pooled and individual samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European College of Equine Internal Medicine Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Helsinski, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivra ou ne vivra pas ? Comment définir le pronostic de survie des cas de myopathie atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’eau en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gavart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vétérinaire Normande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection/quantification des virus respiratoires et les signes cliniques d’asthme modéré chez des chevaux à l’entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils cytologiques de lavages bronchoalvéolaires issus des deux poumons et leur mélange chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are respiratory virus detection and/or quantification associated with clinical signs of airway inflammation in racehorses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between virus detection/quantification and clinical signs of airway inflammation in horses at training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs et troubles responsables de contre-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque CCBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de diagnostic et de pronostic de la myopathie atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Adelite Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des CK/GOT : Nouveaux marqueurs pour la remise au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée Européenne AVEF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine profiles in bronchoalveolar lavage fluid from horses with unilateral IAD-consistent cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERViP (Virus respiratoires et contre- performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA et fondation HIPPOLIA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do BALF cytokine profiles vary depending on the sampled lung in horses with unilateral IAD-consistent cytology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de mélange chez les ruminants : Une nouvelle approche dans le diagnostic des facteurs de risque en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reisdorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Defontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of training and racing on bronchoalveolar lavage cytology in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal follow-up of bronchoalveolar lavage cytology in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field investigation of poor performance in Thoroughbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck Werstergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’interprétation d’un examen hématologique en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bronchoalveolar lavage volume on cytological results and subsequent IAD diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between bronchoalveolar lavage fluid cytology and performance in Standardbred racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is IAD related to other upper/lower airway disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on equine gammaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, chips and other kits: What's new in terms of diagnostics in the lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological investigation of the respiratory fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, puces et autres kits : Quoi de neuf coté diagnostic au labo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Académie Vétérinaire de France. « Pathologie comparée des herpèsviroses. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of respiratory fluids: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Geneva Congress on Equine Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment investiguer la contre-performance d'origine médicale : De la clinique au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galopeurs : prévenir les blessures grâce à la métabolomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wiebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucin Dynamics in the Respiratory Tract of Poly-Infected Dairy Calves: Histological Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaelle Derolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars-Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poujade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Mucus Network meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal field study reveals routine blood biochemical markers inadequate to indicate musculoskeletal injury risk in jump racing Thoroughbreds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Scientific Meeting of ECVSMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between airway endoscopy and guttural pouch cytology of 173 horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Debonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung-gut axis during polymicrobial respiratory infections in calves holobionts: the impact of microbiota dynamics on disease outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maverick Monié--Ibanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Sikht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Hygonenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, 75èmes Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of small extracellular vesicles isolation strategies in equine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale Normandie de Biologie Intégrative, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection in the airways and equine asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.86 (n°137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air and surface samples to better assess the presence of Rhodococcus equi in the foal's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Manifacier-Lauks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.112 (n°186)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood analysis parameters genetically associated with longevity of jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world equine veterinary association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world equine veterinary association congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barbazanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Le Digarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between cytologic and microbial respiratory profiles and performance in french trotters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of fungi detection in the respiratory tract of racehorses according to the sampling site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise C Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Martina Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology (ICEEP11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden. , 18 (Supp 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of fungi detection in the respiratory tract of racehorses according to the sampling site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise C Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cessans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie M. M Cardwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European College of Equine Internal Medicine Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online edition, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytology of bilateral bronchoalveolar lavage fluids: diagnostic reliability of pooled samples for exploring both lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux - 3ème Édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Vétérinaire Équine Française. 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an HPTLC method for determination of hypoglycin A in aqueous extracts of seedlings and samaras of Acer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Habyarimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport en vue de l'obtention du diplôme d'habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université de Caen Normandie, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04652733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId479"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0313A3F4"/>
+    <w:nsid w:val="8F49CD14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5890-8658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169384667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05532869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vanderstock" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hermange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jvimsj/aalaf019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbazanges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le Digarcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cardwell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14470" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel White" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couetil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Marti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wilson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Harari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deretz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1455790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cessans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Cardwell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10213-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Wouters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vetr.3826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bonhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Patarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-J. Kruse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08583" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03336827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Renaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier-Guillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00225" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leguillette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mazan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00450" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boemer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J White" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moore-Colyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51820-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03386001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Le Corre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bizon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2018.12.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WS7PFSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore&#8208;colyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cou&#235;til" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Hannant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15564" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Votion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Adelite Habyarimana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104424" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud L&#233;guillette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavoie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15302" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Detilleux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amory" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182761" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.09.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TC3W6BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Gerber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.13824" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0657-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robinson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12465" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29QF5465-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ramery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraipont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Art" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pirottin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12216" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGNV9RQ3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946614v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gennevieve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103332" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950808v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desfontis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12464" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lekeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKBZDL9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD4B3JDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhnert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.08.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTCJWK81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223310v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Waldschmidt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.05.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSZP2CN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2011.00421.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G229N4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224964v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2011.01263.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMXXVPST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spindler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230812v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Capucine Dupuis-Tricaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644102v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d4142" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767881v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anrioud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Van Erck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223090v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.05.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB8XCJ2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capucine Dupuis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.04.016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFVJ126-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432735v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scrive" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.01.043" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSGMVFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227908v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230771v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Capucine Dupuis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Art" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/042516409X366121" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWTTW3QT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Fortier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Art" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lekeux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.04.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223147v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alexander" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/095777307X246283" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB0J0GQ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494917v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Billerey Le Menn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontaine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379089v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Vuillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271903v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04790644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespouh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780410v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607364v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126222v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218388v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283162v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264229v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126232v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283167v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. Cardwell" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03833910v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Tullio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879022v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03842330v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03996700v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03712624v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879021v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228378v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam White" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228444v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hannant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier Guillaume" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228390v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371851v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371886v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371866v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371860v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375566v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371991v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371880v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964785v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Weber" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378594v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Farinelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371822v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371962v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Guillois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371896v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228418v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228423v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371894v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371905v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228439v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gustin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinelle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douny" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371914v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371994v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372000v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372087v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baise E." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418417v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venture" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371972v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228508v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953494v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953751v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782435v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953633v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385875v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Detilleux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baise" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cello" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952662v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385915v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385924v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baise" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372182v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953481v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372192v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385783v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095218v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385772v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck Werstergren" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraipont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385887v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095189v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385897v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisdorffer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Defontis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385049v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762446v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810491v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810641v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385056v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764955v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764474v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757637v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Br&#252;ning" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wiebach" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446988v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Derolez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompart" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poujade" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04755733v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patarin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780492v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debonnaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724085v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724309v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Manifacier-Lauks" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Reimer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650033v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346475v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04310466v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264238v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728109v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727163v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Lemonnier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martina Cardwell" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385380v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cessans" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. M Cardwell" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385813v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385974v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385963v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228496v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Habyarimana" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baise" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652733v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5890-8658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169384667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05532869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vanderstock" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hermange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jvimsj/aalaf019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbazanges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le Digarcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cardwell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14470" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Wouters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vetr.3826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel White" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couetil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Marti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wilson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16951" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Harari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deretz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1455790" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cessans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Cardwell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10213-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bonhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Patarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-J. Kruse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08583" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03336827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Renaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier-Guillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00225" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leguillette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mazan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00450" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Votion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Adelite Habyarimana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104424" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03386001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boemer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J White" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moore-Colyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51820-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Le Corre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bizon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2018.12.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WS7PFSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278355v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore&#8208;colyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cou&#235;til" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Hannant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15564" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud L&#233;guillette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavoie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15302" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Detilleux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182761" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.09.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TC3W6BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953548v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0657-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Gerber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.13824" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robinson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12465" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29QF5465-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946614v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gennevieve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103332" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ramery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraipont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Art" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pirottin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12216" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGNV9RQ3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lekeux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKBZDL9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desfontis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12464" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095094v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD4B3JDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhnert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.08.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTCJWK81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Waldschmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.05.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSZP2CN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231044v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spindler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2011.00421.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G229N4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2011.01263.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMXXVPST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230789v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Van Erck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230802v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230812v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810487v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230865v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Capucine Dupuis-Tricaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d4142" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230886v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anrioud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227908v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48040" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.05.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB8XCJ2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231053v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andr&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capucine Dupuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.04.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFVJ126-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scrive" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.01.043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSGMVFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223147v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.04.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228629v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Art" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/042516409X366121" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HWTTW3QT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Richard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Fortier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Art" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lekeux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520653v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230771v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Capucine Dupuis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alexander" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/095777307X246283" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB0J0GQ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379089v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Vuillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494917v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Billerey Le Menn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontaine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315750v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04790644v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespouh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780410v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607364v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780459v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283167v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. Cardwell" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228325v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126222v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283162v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264229v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126232v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879022v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03842330v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665465v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03833910v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Tullio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977676v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03712624v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03996700v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879021v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03879016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228378v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam White" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378594v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Farinelle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371822v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228444v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hannant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375590v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier Guillaume" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228390v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371851v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371886v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371866v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375566v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371991v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371880v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964785v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Weber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228439v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gustin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douny" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371962v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Guillois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228418v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228423v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371896v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371894v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371905v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371914v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371994v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372000v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372087v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baise E." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418417v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venture" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371972v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953633v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385875v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Detilleux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baise" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cello" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782435v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228508v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953751v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953494v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952662v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385915v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953799v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baise" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385924v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372182v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953481v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372192v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385897v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisdorffer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Defontis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095218v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385783v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385772v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck Werstergren" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraipont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385887v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095207v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095189v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385049v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385056v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762446v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810491v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810641v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764955v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764474v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757637v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598961v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078899v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Br&#252;ning" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wiebach" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446988v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Derolez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poujade" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04755733v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patarin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780492v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debonnaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724085v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724309v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Manifacier-Lauks" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Reimer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650033v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346475v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04310466v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264238v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728109v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727163v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Lemonnier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martina Cardwell" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385380v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cessans" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. M Cardwell" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385813v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385974v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385963v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228496v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Habyarimana" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baise" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652733v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>