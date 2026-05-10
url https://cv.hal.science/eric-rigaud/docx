--- v0 (2026-03-27)
+++ v1 (2026-05-10)
@@ -1487,640 +1487,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering the environmental consequences of the evolution of the risk of extreme natural events on a PV installation: A morphological analysis-based prospective method applied to life cycle assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif immersif pour la formation à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Larouzée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Cue González</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Lambda Mu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMDR, Oct 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712273v1</w:t>
+                <w:t xml:space="preserve">hal-04818813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif immersif pour la formation à la gestion de crise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Portelli</w:t>
+                <w:t xml:space="preserve">Considering the environmental consequences of the evolution of the risk of extreme natural events on a PV installation: A morphological analysis-based prospective method applied to life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Cue González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Pérez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMDR, Oct 2024, Bourges, France</w:t>
+              <w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818813v1</w:t>
+                <w:t xml:space="preserve">hal-04712273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approach to account for natural hazards in the Life Cycle Assessment of the energy production sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Cue González</w:t>
+                <w:t xml:space="preserve">Innovative and Immersive Crisis Management Training Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Larouzée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Travadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Southampton (U.K.), United Kingdom. pp.2380-2387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P135-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336297v1</w:t>
+                <w:t xml:space="preserve">hal-04327317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative and Immersive Crisis Management Training Device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Portelli</w:t>
+                <w:t xml:space="preserve">Methodological approach to account for natural hazards in the Life Cycle Assessment of the energy production sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Cue González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Pérez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P135-cd⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04327317v1</w:t>
+                <w:t xml:space="preserve">hal-04336297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving resilience while managing changes, an assessment framework</w:t>
+                <w:t xml:space="preserve">Investigating Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">31st European Safety and Reliability Conference (ESREL 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217487v1</w:t>
+                <w:t xml:space="preserve">hal-03445648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Resilience</w:t>
+                <w:t xml:space="preserve">Preserving resilience while managing changes, an assessment framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Safety and Reliability Conference (ESREL 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, ANGERS, France</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445648v1</w:t>
+                <w:t xml:space="preserve">hal-03217487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology for motor skill acquisition designed for GIFT</w:t>
               </w:r>
@@ -2350,165 +2350,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre conceptuel pour l'étude des processus de coordination contribuant à la résilience des espaces transfrontaliers</w:t>
+                <w:t xml:space="preserve">Considering culture when studying resilience: proposition of a FRAM based model of the variability of culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGORAS 2019 Gouverner les risques par-delà le temps et les frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 8th REA Symposium Embracing resilience: Scaling up and speeding up</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, KALMAR, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876985v1</w:t>
+                <w:t xml:space="preserve">hal-02876989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering culture when studying resilience: proposition of a FRAM based model of the variability of culture</w:t>
+                <w:t xml:space="preserve">Un cadre conceptuel pour l'étude des processus de coordination contribuant à la résilience des espaces transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th REA Symposium Embracing resilience: Scaling up and speeding up</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, KALMAR, Sweden</w:t>
+              <w:t xml:space="preserve">AGORAS 2019 Gouverner les risques par-delà le temps et les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876989v1</w:t>
+                <w:t xml:space="preserve">hal-02876985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six challenges related to borderland resilience studies and engineering</w:t>
               </w:r>
@@ -2777,286 +2777,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from the design of a Resilience Engineering based socio-technical system diagnostic method.</w:t>
+                <w:t xml:space="preserve">Resilience activation and liminality during the Fukushima Dai Ichi nuclear power plant accident.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th REA Symposium, 'Poised to Adapt: Enacting resilience potential through design, governance and organization.' </w:t>
+              <w:t xml:space="preserve">7th REA Symposium, 'Poised to Adapt: Enacting resilience potential through design, governance and organization.'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737421v1</w:t>
+                <w:t xml:space="preserve">hal-01737418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience activation in extreme situations: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.2231-2237 - ISBN 978-1-138-02997-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience activation and liminality during the Fukushima Dai Ichi nuclear power plant accident.</w:t>
+                <w:t xml:space="preserve">Lessons from the design of a Resilience Engineering based socio-technical system diagnostic method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th REA Symposium, 'Poised to Adapt: Enacting resilience potential through design, governance and organization.'</w:t>
+              <w:t xml:space="preserve">7th REA Symposium, 'Poised to Adapt: Enacting resilience potential through design, governance and organization.' </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737418v1</w:t>
+                <w:t xml:space="preserve">hal-01737421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of local government to disaster resilience: toward an assessment method.</w:t>
               </w:r>
@@ -3269,403 +3269,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « pensée résilience »: une opportunité pour une approche intégrée de la gestion de la sécurité des organisations et des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’entrée en résilience en situation extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès λμ 20 (Lambda Mu 20) - 20e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - Maîtriser les risques dans un monde en mouvement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMDR, Oct 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435146v1</w:t>
+                <w:t xml:space="preserve">hal-01393736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrée en résilience en situation extrême</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La « pensée résilience »: une opportunité pour une approche intégrée de la gestion de la sécurité des organisations et des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès λμ 20 (Lambda Mu 20) - 20e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - Maîtriser les risques dans un monde en mouvement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMDR, Oct 2016, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393736v1</w:t>
+                <w:t xml:space="preserve">hal-01435146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating impacts of change on individual behaviors within a perspective of safety management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Côte</w:t>
+                <w:t xml:space="preserve">Evaluating the Safety Operations Procedures of an LPG Storage and Distribution Plant with STAMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahlia Oueidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Safety and Reliability Conference - ESREL 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 3rd European STAMP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands. pp.83-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.11.507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063685v1</w:t>
+                <w:t xml:space="preserve">hal-01246497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Safety Operations Procedures of an LPG Storage and Distribution Plant with STAMP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Anticipating impacts of change on individual behaviors within a perspective of safety management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3rd European STAMP Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Safety and Reliability Conference - ESREL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1011-1018 - ISBN 9781138026810</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.11.507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01246497v1</w:t>
+                <w:t xml:space="preserve">hal-01063685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting Towards Civil Society Resilience</w:t>
               </w:r>
@@ -3785,51 +3785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès λμ 19 (Lambda Mu 19) - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - IMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3880,51 +3880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès λμ 19 (Lambda Mu 19) - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - IMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4038,523 +4038,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a framework dedicated to the anticipation of consequences of a new technological system on safety performance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of Automation Degradation : a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ragosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Silvagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark-Alexander Sujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence WISG 2013 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Troyes, France. 4 p</w:t>
+              <w:t xml:space="preserve">3rd SESAR Innovation Days (SESAR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Stockholm, Sweden. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870430v1</w:t>
+                <w:t xml:space="preserve">hal-01217222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating the consequences of change on safety performance: A proposed methodological framework</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anticipating Risks of Innovative Safety Barriers: Findings on an Automated Aerial Surveillance System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zarea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pognonec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecchhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Lana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sohlbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Safety and Reliability Conference - ESREL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 6 p. - ISBN 9781138001237</w:t>
+              <w:t xml:space="preserve">5th IntegRisk Conference "Horizon 2020: From Integf-Risk Radar to the European Emerging Risk Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871824v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering Trade-offs when Assessing Resilience</w:t>
+                <w:t xml:space="preserve">Anticipating the consequences of change on safety performance: A proposed methodological framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resilience Engineering Association: 5th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Soesterberg, Netherlands</w:t>
+              <w:t xml:space="preserve">22nd European Safety and Reliability Conference - ESREL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 6 p. - ISBN 9781138001237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841696v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating Risks of Innovative Safety Barriers: Findings on an Automated Aerial Surveillance System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considering Trade-offs when Assessing Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IntegRisk Conference "Horizon 2020: From Integf-Risk Radar to the European Emerging Risk Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Resilience Engineering Association: 5th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Soesterberg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825220v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Automation Degradation : a Case Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a framework dedicated to the anticipation of consequences of a new technological system on safety performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Côte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SESAR Innovation Days (SESAR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Stockholm, Sweden. pp. 1-8</w:t>
+              <w:t xml:space="preserve">Conférence WISG 2013 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217222v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Trade-offs Consequences Propagation and their Impacts</w:t>
               </w:r>
@@ -4579,64 +4579,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Hollnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ragosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience Engineering Association: 5th International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Soesterberg, Netherlands</w:t>
@@ -4659,168 +4659,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System Performances under Automation Degradation (SPAD)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application d'une nouvelle méthode d'analyse du risque pour une meilleure prise en charge des patients sous chimiothérapie : la méthode FRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Palanque</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Cridelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First SESAR Innovation Days 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644328v1</w:t>
+                <w:t xml:space="preserve">hal-00776479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for modeling the consequences of the propagation of automation degradation: application to air traffic control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4829,297 +4825,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Hollnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Braunschweig, Germany. 8 p. - ISBN 978-2-87497-068-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une nouvelle méthode d'analyse du risque pour une meilleure prise en charge des patients sous chimiothérapie : la méthode FRAM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mallea</w:t>
+                <w:t xml:space="preserve">System Performances under Automation Degradation (SPAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Hollnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guerin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ragosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">First SESAR Innovation Days 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776479v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Complementary Models-Based Approaches for Representing and Analysing ATM Systems' Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ragosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5187,77 +5187,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Hollnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ragosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
@@ -5474,437 +5474,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et premiers acquis d'une ingénierie de la résilience d'un système sociotechnique aux enjeux de la Sécurité Globale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle d'inﬂuence pour le pilotage d'une décision de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG Workshop Interdiscipliaire sur la Sécurité Globale 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.#</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications - LFA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356394v1</w:t>
+                <w:t xml:space="preserve">hal-00777852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions in a Collaborative Decision-Making Process: Disturbances or Control Variables?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définition et premiers acquis d'une ingénierie de la résilience d'un système sociotechnique aux enjeux de la Sécurité Globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Coze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Perinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS'09 - COGnitive systems with Interactive Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">WISG Workshop Interdiscipliaire sur la Sécurité Globale 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777857v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'influence pour le pilotage d'une décision de groupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Interactions in a Collaborative Decision-Making Process: Disturbances or Control Variables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logique floue et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.8</w:t>
+              <w:t xml:space="preserve">COGIS'09 - COGnitive systems with Interactive Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808617v1</w:t>
+                <w:t xml:space="preserve">hal-00777857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'inﬂuence pour le pilotage d'une décision de groupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Modèle d'influence pour le pilotage d'une décision de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications - LFA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t>
+              <w:t xml:space="preserve">Logique floue et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777852v1</w:t>
+                <w:t xml:space="preserve">hal-00808617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une plate-forme technologique de management de la résilience d'un site industriel au regard des risques de malveillances et d'accidents industriels</w:t>
               </w:r>
@@ -6022,191 +6022,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a conceptual and a methodological modelling framework for resilience engineering</w:t>
+                <w:t xml:space="preserve">Vers une approche globale des risques. Définition d'un modèle intégré de performance de produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Resilience Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Juan-les-Pins, France. 8 p</w:t>
+              <w:t xml:space="preserve">15ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - Conférence λμ 15 (Lambda Mu 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637863v1</w:t>
+                <w:t xml:space="preserve">hal-00779468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche globale des risques. Définition d'un modèle intégré de performance de produit</w:t>
+                <w:t xml:space="preserve">Proposition of a conceptual and a methodological modelling framework for resilience engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - Conférence λμ 15 (Lambda Mu 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Resilience Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Juan-les-Pins, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779468v1</w:t>
+                <w:t xml:space="preserve">hal-00637863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A business scoreboard-building aid based on risk analysis and life-cycle thinking</w:t>
               </w:r>
@@ -6300,64 +6300,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Maîtrise des risques et de Sûreté de Fonctionnement (lm14), "Risques et opportunités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Bourges, France. p. 226-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6477,51 +6477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an agent oriented virtual organization dedicated to risk prevention in small and medium size companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Database and Expert Systems Applications (DEXA 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Aix-en-Provence, France. pp.280-285 - ISBN: 0-7695-1668-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6568,51 +6568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du site-portail de la MRN : répondre aux besoins d'information des professionnels de l'assurance, en matière de connaissance et prévention des risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6702,51 +6702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herminio Botelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Binggeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,242 +8192,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, résilience et droit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dialogique résilience-vulnérabilité, une révolution au sein des Sciences et Génies des Activités à Risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">sous la direction de Sylvia Becerra et Anne Peltier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Sylvia Becerra et Anne Peltier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, p. 103-116, 2009, Sociologies et environnement</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.ISBN 978-2-296-08132-1, 2009, Sociologies et Environnement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441896v1</w:t>
+                <w:t xml:space="preserve">hal-00569082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dialogique résilience-vulnérabilité, une révolution au sein des Sciences et Génies des Activités à Risques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité, résilience et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sous la direction de Sylvia Becerra et Anne Peltier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrièle Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Sylvia Becerra et Anne Peltier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.ISBN 978-2-296-08132-1, 2009, Sociologies et Environnement</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, p. 103-116, 2009, Sociologies et environnement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569082v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des technologies de l'Internet dans la pratique du brûlage dirigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8482,51 +8482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des systèmes d'information dans la gestion des risques naturels par les sociétés et mutuelles d'assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9091,51 +9091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cu&#233; Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02589-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04730100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Buscher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fiedrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jhsem-2024-0018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03778629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Marian Neagu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarnieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ioan Radu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Travadel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55612/s-5002-052-006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03498649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Portelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr31202120311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03066647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr12202019796" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Coaffee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Therrien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Chelleri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henstra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aldrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#244;te" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.143.0143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mur&#232;s Zar&#233;aa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pognonec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulo Schnur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lanac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2012.729520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta L&#252;tzh&#246;ft" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kircher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Schr&#246;der-Hinrichs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baldauf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Larouz&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05223832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3985-cd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04818813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04327317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P135-cd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03217487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03445648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03115292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kanaan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Klein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02876985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02876989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02876991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02084654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Langa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02084668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein Miriam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiens Marcus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrot Anouck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiedrich Franck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01377033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Geoffroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neveu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01435146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01246497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Oueidat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.11.507" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01291689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Engelbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kloyber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Wendt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01017018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00841696v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecchhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sohlbach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasquini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragosta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silvagni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Alexander Sujan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00841818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hollnagel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cridelich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mallea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mur&#232;s Zarea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pognonec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Schnur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356394v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779465v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00637863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinclair-Desgagn&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00637857v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2002.1045911" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nussbaum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminio Botelho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binggeli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Besnard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pieri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03445633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-D&#259;nu&#539; Matei" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3930-2_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03445625v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74689-6_9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03445621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80421-3_32" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03070783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03115252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan-Victor Rughinis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49663-0_40" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703953v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Friedrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lotter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;nzberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68606-6_25" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Obrist" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rigaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00760282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00441896v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Rasse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569082v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916471v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Guill&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001559v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1183" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cu&#233; Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02589-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04730100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Buscher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fiedrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jhsem-2024-0018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03778629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Marian Neagu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarnieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ioan Radu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Travadel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55612/s-5002-052-006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03498649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Portelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr31202120311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03066647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr12202019796" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Coaffee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Therrien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Chelleri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henstra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aldrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#244;te" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.143.0143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mur&#232;s Zar&#233;aa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pognonec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulo Schnur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lanac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2012.729520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta L&#252;tzh&#246;ft" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kircher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Uwe Schr&#246;der-Hinrichs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baldauf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Larouz&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05223832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3985-cd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04818813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04327317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P135-cd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03445648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03217487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03115292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kanaan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Klein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02876989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02876985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02876991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02084654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Langa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02084668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein Miriam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiens Marcus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrot Anouck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiedrich Franck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Geoffroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01377033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neveu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01435146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01246497v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Oueidat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.11.507" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01291689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Engelbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kloyber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Wendt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01017018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasquini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragosta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silvagni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Alexander Sujan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecchhi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sohlbach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00841696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00841818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hollnagel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cridelich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mallea" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mur&#232;s Zarea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pognonec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Schnur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779465v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779468v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00637863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinclair-Desgagn&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00637857v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2002.1045911" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nussbaum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminio Botelho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binggeli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Besnard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pieri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03445633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-D&#259;nu&#539; Matei" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3930-2_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03445625v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74689-6_9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03445621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80421-3_32" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03070783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03115252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan-Victor Rughinis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49663-0_40" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703953v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Friedrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lotter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;nzberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68606-6_25" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Obrist" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rigaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00760282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569082v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00441896v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Rasse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916471v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Guill&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001559v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1183" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>