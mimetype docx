--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -839,217 +839,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 ans de recherches de l’INRA sur les forêts publiques du mont Ventoux</w:t>
+                <w:t xml:space="preserve">Les enseignements du Réseau coupures de combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delaprison</w:t>
+                <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63-64, pp.13-15</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281739v1</w:t>
+                <w:t xml:space="preserve">hal-03206967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements du Réseau coupures de combustible</w:t>
+                <w:t xml:space="preserve">60 ans de recherches de l’INRA sur les forêts publiques du mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Etienne</w:t>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lambert</w:t>
+                <w:t xml:space="preserve">Olivier Delaprison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206967v1</w:t>
+                <w:t xml:space="preserve">hal-03281739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildfire management in Mediterranean-type regions: paradigm change needed</w:t>
               </w:r>
@@ -1527,51 +1527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaprison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2091,817 +2091,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell A. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623367v1</w:t>
+                <w:t xml:space="preserve">hal-02620069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview d’E. Rigolot le 17 janvier 2018 par Emmanuelle Crédoz (Rouge Vif éditorial) pour la revue de l’IGN suite à l’étude INRA-IGN Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Crédoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGN Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 90, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+                <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIX (4), pp.304-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620069v1</w:t>
+                <w:t xml:space="preserve">hal-02623367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for shrub-strata-fuel dynamics in Quercus coccifera L. communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell A. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (2), </w:t>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0713-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621175v1</w:t>
+                <w:t xml:space="preserve">hal-01837398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec le réchauffement climatique, les incendies géants se multiplient</w:t>
+                <w:t xml:space="preserve">Regards croisés sur les incendies de forêt et sur l'évolution de la Défense des forêts contre l'incendie en région méditerranéenne française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gradt</w:t>
+                <w:t xml:space="preserve">Marielle Jappiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Savazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Echos.fr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIX (4), pp.341-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622437v1</w:t>
+                <w:t xml:space="preserve">hal-02623596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple model for shrub-strata-fuel dynamics in Quercus coccifera L. communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 75 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0713-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837398v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les incendies de forêt et sur l'évolution de la Défense des forêts contre l'incendie en région méditerranéenne française</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+                <w:t xml:space="preserve">Avec le réchauffement climatique, les incendies géants se multiplient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXXIX (4), pp.341-364</w:t>
+              <w:t xml:space="preserve">Les Echos.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02623596v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996</w:t>
               </w:r>
@@ -3235,191 +3235,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incendies: les très sérieuses études selon lesquelles il faut combattre le feu... par le feu</w:t>
+                <w:t xml:space="preserve">Le changement climatique risque d’attiser les incendies de forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Rozières</w:t>
+                <w:t xml:space="preserve">Virginie Montmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Huffington post</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, C'EST DEMAIN</w:t>
+              <w:t xml:space="preserve">Le Temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Publié mardi 20 juin 2017 à 14:28, modifié mercredi 21 juin 2017 à 13:56., pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603337v1</w:t>
+                <w:t xml:space="preserve">hal-01603109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique risque d’attiser les incendies de forêt</w:t>
+                <w:t xml:space="preserve">Incendies: les très sérieuses études selon lesquelles il faut combattre le feu... par le feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Montmartin</w:t>
+                <w:t xml:space="preserve">Grégory Rozières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Publié mardi 20 juin 2017 à 14:28, modifié mercredi 21 juin 2017 à 13:56., pp.12</w:t>
+              <w:t xml:space="preserve">Le Huffington post</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, C'EST DEMAIN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603109v1</w:t>
+                <w:t xml:space="preserve">hal-01603337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incendies : « Le Portugal et l’Espagne sont aux avants postes du changement climatique »</w:t>
               </w:r>
@@ -6718,225 +6718,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe du feu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Jappiot</w:t>
+                <w:t xml:space="preserve">Learning from fuel-break behaviour during the 2003 larges fires in south eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lampin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
+                <w:t xml:space="preserve">Daniel Alexandrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos DFCI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 234, pp.S227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659518v1</w:t>
+                <w:t xml:space="preserve">hal-02662963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from fuel-break behaviour during the 2003 larges fires in south eastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le paradoxe du feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Jappiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alexandrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infos DFCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.254⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02662963v1</w:t>
+                <w:t xml:space="preserve">hal-02659518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coupures de combustible face aux feux. Retour d'expérience</w:t>
               </w:r>
@@ -7176,51 +7176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une culture du feu: Fire Paradox, le nouveau programme intégré de l'union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alexandrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7750,51 +7750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garantir l'efficacité des opérations de prévention des incendies de forêt. Un réseau pour une maîtrise à moyen terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7845,51 +7845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of grassland management using fire on habitat occupancy and conservation of birds in a mosaic landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9494,51 +9494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hsu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Jones" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane R Thurgood" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J P Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Carmenta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04941-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278410v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Moreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Safford" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Adams" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab541e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Reymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Duhen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;doz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0713-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gradt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Jappiot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Savazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rozi&#232;res" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Montmartin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nowak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duncombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342380v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010064" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70607995" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Fernandes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matt Davies" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/120298" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0221-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viedma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arianoutsou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koutsias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C. Rego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Viedma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiomas Curt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Koutsias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.06.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661304v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rego" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morsdorf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.01.023" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krivtsov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.08.019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG9DBZHN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591755v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666043v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Vega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jim&#233;nez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.04.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L97BD8CN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664150v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Charles Valette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.155" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V3P21B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659518v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lampin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexandrian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.254" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL415TK7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Afxantidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Castelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perchat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664166v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mazzoleni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.275" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP8Z7V7X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677971v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671251v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679476v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pons" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024191814560" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B31BEFBE8F1C41CC212CFBE6B3D90D8AA82FA1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690088v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houssard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692252v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697897v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaulier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guarnieri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vauch&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688461v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706720v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derzko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709307v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706383v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Turlan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Valette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706239v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hsu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Jones" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane R Thurgood" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J P Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Carmenta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04941-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278410v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Moreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Safford" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Adams" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab541e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Reymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Duhen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;doz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Jappiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Savazzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0713-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gradt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Montmartin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rozi&#232;res" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nowak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duncombe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342380v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010064" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70607995" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Fernandes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matt Davies" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/120298" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0221-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viedma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arianoutsou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koutsias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C. Rego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Viedma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiomas Curt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Koutsias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.06.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661304v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rego" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morsdorf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.01.023" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krivtsov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.08.019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG9DBZHN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591755v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666043v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Vega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jim&#233;nez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.04.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L97BD8CN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664150v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Charles Valette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.155" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V3P21B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexandrian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.254" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL415TK7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lampin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Afxantidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Castelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perchat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664166v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mazzoleni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.275" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP8Z7V7X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677971v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671251v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679476v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pons" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024191814560" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B31BEFBE8F1C41CC212CFBE6B3D90D8AA82FA1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690088v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houssard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692252v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697897v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaulier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guarnieri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vauch&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688461v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706720v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derzko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709307v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706383v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Turlan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Valette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706239v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>